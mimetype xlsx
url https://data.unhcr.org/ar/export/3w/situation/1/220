--- v1 (2026-03-03)
+++ v2 (2026-04-02)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Horn of Africa Somalia Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 03/03/2026</t>
+    <t>export date: 02/04/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>