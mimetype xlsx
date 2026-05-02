--- v2 (2026-04-02)
+++ v3 (2026-05-02)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Horn of Africa Somalia Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 02/04/2026</t>
+    <t>export date: 02/05/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>