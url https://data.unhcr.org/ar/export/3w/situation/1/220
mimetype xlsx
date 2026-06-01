--- v3 (2026-05-02)
+++ v4 (2026-06-01)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Horn of Africa Somalia Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 02/05/2026</t>
+    <t>export date: 01/06/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>