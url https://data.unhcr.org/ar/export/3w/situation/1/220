--- v4 (2026-06-01)
+++ v5 (2026-07-01)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Horn of Africa Somalia Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 01/06/2026</t>
+    <t>export date: 01/07/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>