--- v5 (2026-07-01)
+++ v6 (2026-07-31)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Horn of Africa Somalia Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 01/07/2026</t>
+    <t>export date: 31/07/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>
@@ -77,51 +77,51 @@
   <si>
     <t>UNHCR</t>
   </si>
   <si>
     <t>United Nations High Commissioner for Refugees</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>
   <si>
     <t>FRC</t>
   </si>
   <si>
     <t>Finnish Refugee Council (FRC)</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
-    <t xml:space="preserve">Norwegian Refugee Council </t>
+    <t>Norwegian Refugee Council</t>
   </si>
   <si>
     <t>SCI</t>
   </si>
   <si>
     <t>Save the Children International</t>
   </si>
   <si>
     <t>TAN</t>
   </si>
   <si>
     <t>Touch Africa</t>
   </si>
   <si>
     <t>UNICEF</t>
   </si>
   <si>
     <t>United Nations Children's Fund</t>
   </si>
   <si>
     <t>Windle Trust</t>
   </si>
   <si>
     <t>WVI</t>
   </si>