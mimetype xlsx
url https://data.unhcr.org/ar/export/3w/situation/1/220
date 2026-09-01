--- v6 (2026-07-31)
+++ v7 (2026-09-01)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Horn of Africa Somalia Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 31/07/2026</t>
+    <t>export date: 01/09/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>