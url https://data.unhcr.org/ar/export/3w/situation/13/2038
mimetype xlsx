--- v96 (2026-09-10)
+++ v97 (2026-09-12)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 10/09/2026</t>
+    <t>export date: 12/09/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t>Norwegian Refugee Council</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>