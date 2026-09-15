--- v97 (2026-09-12)
+++ v98 (2026-09-15)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 12/09/2026</t>
+    <t>export date: 15/09/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t>Norwegian Refugee Council</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>