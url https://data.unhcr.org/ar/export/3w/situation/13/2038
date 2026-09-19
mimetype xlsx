--- v98 (2026-09-15)
+++ v99 (2026-09-19)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 15/09/2026</t>
+    <t>export date: 19/09/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t>Norwegian Refugee Council</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>