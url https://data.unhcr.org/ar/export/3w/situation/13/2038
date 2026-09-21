--- v99 (2026-09-19)
+++ v100 (2026-09-21)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 19/09/2026</t>
+    <t>export date: 21/09/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t>Norwegian Refugee Council</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>