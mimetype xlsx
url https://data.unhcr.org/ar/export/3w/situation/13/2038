--- v100 (2026-09-21)
+++ v101 (2026-09-26)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 21/09/2026</t>
+    <t>export date: 26/09/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t>Norwegian Refugee Council</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>