--- v101 (2026-09-26)
+++ v102 (2026-09-27)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 26/09/2026</t>
+    <t>export date: 27/09/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t>Norwegian Refugee Council</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>