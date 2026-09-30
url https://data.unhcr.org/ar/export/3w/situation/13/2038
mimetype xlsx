--- v102 (2026-09-27)
+++ v103 (2026-09-30)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 27/09/2026</t>
+    <t>export date: 30/09/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t>Norwegian Refugee Council</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>