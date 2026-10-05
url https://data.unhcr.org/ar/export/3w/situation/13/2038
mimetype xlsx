--- v103 (2026-09-30)
+++ v104 (2026-10-05)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 30/09/2026</t>
+    <t>export date: 05/10/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t>Norwegian Refugee Council</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>