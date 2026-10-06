--- v104 (2026-10-05)
+++ v105 (2026-10-06)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 05/10/2026</t>
+    <t>export date: 06/10/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t>Norwegian Refugee Council</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>