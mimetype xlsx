--- v105 (2026-10-06)
+++ v106 (2026-10-10)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 06/10/2026</t>
+    <t>export date: 10/10/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t>Norwegian Refugee Council</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>