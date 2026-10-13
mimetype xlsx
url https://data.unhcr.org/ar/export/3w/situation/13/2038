--- v106 (2026-10-10)
+++ v107 (2026-10-13)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 10/10/2026</t>
+    <t>export date: 13/10/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t>Norwegian Refugee Council</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>