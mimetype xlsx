--- v107 (2026-10-13)
+++ v108 (2026-10-18)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 13/10/2026</t>
+    <t>export date: 18/10/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t>Norwegian Refugee Council</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>