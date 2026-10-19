--- v108 (2026-10-18)
+++ v109 (2026-10-19)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 18/10/2026</t>
+    <t>export date: 19/10/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t>Norwegian Refugee Council</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>