--- v109 (2026-10-19)
+++ v110 (2026-10-22)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 19/10/2026</t>
+    <t>export date: 22/10/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t>Norwegian Refugee Council</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>