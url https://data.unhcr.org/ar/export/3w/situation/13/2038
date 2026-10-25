--- v110 (2026-10-22)
+++ v111 (2026-10-25)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 22/10/2026</t>
+    <t>export date: 25/10/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t>Norwegian Refugee Council</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>