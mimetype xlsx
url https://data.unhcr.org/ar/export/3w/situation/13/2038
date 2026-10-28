--- v111 (2026-10-25)
+++ v112 (2026-10-28)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 25/10/2026</t>
+    <t>export date: 28/10/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t>Norwegian Refugee Council</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>