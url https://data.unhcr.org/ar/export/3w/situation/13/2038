--- v112 (2026-10-28)
+++ v113 (2026-10-31)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 28/10/2026</t>
+    <t>export date: 31/10/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t>Norwegian Refugee Council</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>