--- v113 (2026-10-31)
+++ v114 (2026-11-03)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 31/10/2026</t>
+    <t>export date: 03/11/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t>Norwegian Refugee Council</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>