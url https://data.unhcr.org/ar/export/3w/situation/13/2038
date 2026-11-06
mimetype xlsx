--- v114 (2026-11-03)
+++ v115 (2026-11-06)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 03/11/2026</t>
+    <t>export date: 06/11/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t>Norwegian Refugee Council</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>