--- v32 (2026-03-31)
+++ v33 (2026-04-01)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 31/03/2026</t>
+    <t>export date: 01/04/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>