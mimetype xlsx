--- v33 (2026-04-01)
+++ v34 (2026-04-03)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 01/04/2026</t>
+    <t>export date: 03/04/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>