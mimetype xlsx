--- v34 (2026-04-03)
+++ v35 (2026-04-04)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 03/04/2026</t>
+    <t>export date: 04/04/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>