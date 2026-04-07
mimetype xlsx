--- v35 (2026-04-04)
+++ v36 (2026-04-07)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 04/04/2026</t>
+    <t>export date: 07/04/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>