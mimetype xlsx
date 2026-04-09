--- v36 (2026-04-07)
+++ v37 (2026-04-09)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 07/04/2026</t>
+    <t>export date: 09/04/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>