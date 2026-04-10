--- v37 (2026-04-09)
+++ v38 (2026-04-10)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 09/04/2026</t>
+    <t>export date: 10/04/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>