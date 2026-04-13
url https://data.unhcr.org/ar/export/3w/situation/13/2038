--- v38 (2026-04-10)
+++ v39 (2026-04-13)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 10/04/2026</t>
+    <t>export date: 13/04/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>