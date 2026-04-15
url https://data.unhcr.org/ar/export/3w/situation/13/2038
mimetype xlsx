--- v39 (2026-04-13)
+++ v40 (2026-04-15)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 13/04/2026</t>
+    <t>export date: 15/04/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>