--- v40 (2026-04-15)
+++ v41 (2026-04-16)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 15/04/2026</t>
+    <t>export date: 16/04/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>