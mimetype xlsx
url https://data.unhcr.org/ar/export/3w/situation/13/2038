--- v41 (2026-04-16)
+++ v42 (2026-04-19)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 16/04/2026</t>
+    <t>export date: 19/04/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>