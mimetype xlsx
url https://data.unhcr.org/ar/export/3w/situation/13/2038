--- v42 (2026-04-19)
+++ v43 (2026-04-21)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 19/04/2026</t>
+    <t>export date: 21/04/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>