--- v43 (2026-04-21)
+++ v44 (2026-04-22)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 21/04/2026</t>
+    <t>export date: 22/04/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>