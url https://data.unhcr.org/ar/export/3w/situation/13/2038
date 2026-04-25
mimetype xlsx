--- v44 (2026-04-22)
+++ v45 (2026-04-25)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 22/04/2026</t>
+    <t>export date: 25/04/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>