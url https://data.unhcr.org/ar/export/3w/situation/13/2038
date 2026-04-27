--- v45 (2026-04-25)
+++ v46 (2026-04-27)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 25/04/2026</t>
+    <t>export date: 27/04/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>