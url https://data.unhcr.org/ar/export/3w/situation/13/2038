--- v46 (2026-04-27)
+++ v47 (2026-04-28)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 27/04/2026</t>
+    <t>export date: 28/04/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>