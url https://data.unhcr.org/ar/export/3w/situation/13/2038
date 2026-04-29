--- v47 (2026-04-28)
+++ v48 (2026-04-29)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 28/04/2026</t>
+    <t>export date: 29/04/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>