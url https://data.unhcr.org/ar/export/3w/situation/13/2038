--- v48 (2026-04-29)
+++ v49 (2026-05-01)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 29/04/2026</t>
+    <t>export date: 01/05/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>