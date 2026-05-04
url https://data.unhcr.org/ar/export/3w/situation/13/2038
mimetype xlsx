--- v49 (2026-05-01)
+++ v50 (2026-05-04)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 01/05/2026</t>
+    <t>export date: 04/05/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>