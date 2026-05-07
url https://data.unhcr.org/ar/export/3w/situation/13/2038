--- v50 (2026-05-04)
+++ v51 (2026-05-07)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 04/05/2026</t>
+    <t>export date: 07/05/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>