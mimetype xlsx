--- v51 (2026-05-07)
+++ v52 (2026-05-10)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 07/05/2026</t>
+    <t>export date: 10/05/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>