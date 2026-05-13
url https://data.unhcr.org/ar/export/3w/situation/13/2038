--- v52 (2026-05-10)
+++ v53 (2026-05-13)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 10/05/2026</t>
+    <t>export date: 13/05/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>