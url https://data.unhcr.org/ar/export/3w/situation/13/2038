--- v53 (2026-05-13)
+++ v54 (2026-05-16)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 13/05/2026</t>
+    <t>export date: 16/05/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>