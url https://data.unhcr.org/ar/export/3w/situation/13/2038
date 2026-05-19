--- v54 (2026-05-16)
+++ v55 (2026-05-19)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 16/05/2026</t>
+    <t>export date: 19/05/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>