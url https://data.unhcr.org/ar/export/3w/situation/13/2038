--- v55 (2026-05-19)
+++ v56 (2026-05-22)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 19/05/2026</t>
+    <t>export date: 22/05/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>