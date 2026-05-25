--- v56 (2026-05-22)
+++ v57 (2026-05-25)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 22/05/2026</t>
+    <t>export date: 25/05/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>