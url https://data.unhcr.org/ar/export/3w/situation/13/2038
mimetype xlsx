--- v57 (2026-05-25)
+++ v58 (2026-05-28)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 25/05/2026</t>
+    <t>export date: 28/05/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>