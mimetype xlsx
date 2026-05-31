--- v58 (2026-05-28)
+++ v59 (2026-05-31)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 28/05/2026</t>
+    <t>export date: 31/05/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>