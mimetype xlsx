--- v59 (2026-05-31)
+++ v60 (2026-06-03)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 31/05/2026</t>
+    <t>export date: 03/06/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>