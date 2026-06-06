--- v60 (2026-06-03)
+++ v61 (2026-06-06)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 03/06/2026</t>
+    <t>export date: 06/06/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>