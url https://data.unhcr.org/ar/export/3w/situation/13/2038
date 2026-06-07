--- v61 (2026-06-06)
+++ v62 (2026-06-07)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 06/06/2026</t>
+    <t>export date: 07/06/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>