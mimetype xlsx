--- v62 (2026-06-07)
+++ v63 (2026-06-09)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 07/06/2026</t>
+    <t>export date: 09/06/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>