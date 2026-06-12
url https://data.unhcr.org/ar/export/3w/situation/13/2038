--- v63 (2026-06-09)
+++ v64 (2026-06-12)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 09/06/2026</t>
+    <t>export date: 12/06/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>