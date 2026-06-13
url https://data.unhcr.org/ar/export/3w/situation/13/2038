--- v64 (2026-06-12)
+++ v65 (2026-06-13)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 12/06/2026</t>
+    <t>export date: 13/06/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>