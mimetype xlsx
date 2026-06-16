--- v65 (2026-06-13)
+++ v66 (2026-06-16)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 13/06/2026</t>
+    <t>export date: 16/06/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>