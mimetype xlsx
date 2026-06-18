--- v66 (2026-06-16)
+++ v67 (2026-06-18)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 16/06/2026</t>
+    <t>export date: 18/06/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>