--- v67 (2026-06-18)
+++ v68 (2026-06-19)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 18/06/2026</t>
+    <t>export date: 19/06/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>