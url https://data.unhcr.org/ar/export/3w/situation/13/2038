--- v68 (2026-06-19)
+++ v69 (2026-06-21)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 19/06/2026</t>
+    <t>export date: 21/06/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>