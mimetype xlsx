--- v69 (2026-06-21)
+++ v70 (2026-06-22)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 21/06/2026</t>
+    <t>export date: 22/06/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>