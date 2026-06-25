--- v70 (2026-06-22)
+++ v71 (2026-06-25)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 22/06/2026</t>
+    <t>export date: 25/06/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>