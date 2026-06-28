--- v71 (2026-06-25)
+++ v72 (2026-06-28)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 25/06/2026</t>
+    <t>export date: 28/06/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>