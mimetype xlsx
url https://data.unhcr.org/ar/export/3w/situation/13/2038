--- v72 (2026-06-28)
+++ v73 (2026-07-01)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 28/06/2026</t>
+    <t>export date: 01/07/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>