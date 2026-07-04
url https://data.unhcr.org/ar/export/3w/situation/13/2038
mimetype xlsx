--- v73 (2026-07-01)
+++ v74 (2026-07-04)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 01/07/2026</t>
+    <t>export date: 04/07/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>