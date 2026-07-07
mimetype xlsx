--- v74 (2026-07-04)
+++ v75 (2026-07-07)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 04/07/2026</t>
+    <t>export date: 07/07/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>