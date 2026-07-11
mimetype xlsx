--- v75 (2026-07-07)
+++ v76 (2026-07-11)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 07/07/2026</t>
+    <t>export date: 11/07/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>