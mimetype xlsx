--- v76 (2026-07-11)
+++ v77 (2026-07-15)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 11/07/2026</t>
+    <t>export date: 15/07/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>