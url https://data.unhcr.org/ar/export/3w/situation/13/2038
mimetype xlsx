--- v77 (2026-07-15)
+++ v78 (2026-07-17)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 15/07/2026</t>
+    <t>export date: 17/07/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>