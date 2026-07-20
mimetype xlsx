--- v78 (2026-07-17)
+++ v79 (2026-07-20)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 17/07/2026</t>
+    <t>export date: 20/07/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>