--- v79 (2026-07-20)
+++ v80 (2026-07-22)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 20/07/2026</t>
+    <t>export date: 22/07/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>