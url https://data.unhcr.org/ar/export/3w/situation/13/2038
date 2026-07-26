--- v80 (2026-07-22)
+++ v81 (2026-07-26)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 22/07/2026</t>
+    <t>export date: 26/07/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>