--- v81 (2026-07-26)
+++ v82 (2026-07-29)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 26/07/2026</t>
+    <t>export date: 29/07/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>