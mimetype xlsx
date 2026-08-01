--- v82 (2026-07-29)
+++ v83 (2026-08-01)
@@ -23,69 +23,69 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 29/07/2026</t>
+    <t>export date: 01/08/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
-    <t xml:space="preserve">Norwegian Refugee Council </t>
+    <t>Norwegian Refugee Council</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="18"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>