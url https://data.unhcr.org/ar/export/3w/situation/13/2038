--- v83 (2026-08-01)
+++ v84 (2026-08-03)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 01/08/2026</t>
+    <t>export date: 03/08/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t>Norwegian Refugee Council</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>