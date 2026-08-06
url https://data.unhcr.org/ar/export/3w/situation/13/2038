--- v84 (2026-08-03)
+++ v85 (2026-08-06)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 03/08/2026</t>
+    <t>export date: 06/08/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t>Norwegian Refugee Council</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>