--- v85 (2026-08-06)
+++ v86 (2026-08-09)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 06/08/2026</t>
+    <t>export date: 09/08/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t>Norwegian Refugee Council</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>