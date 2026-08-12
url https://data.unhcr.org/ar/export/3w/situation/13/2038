--- v86 (2026-08-09)
+++ v87 (2026-08-12)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 09/08/2026</t>
+    <t>export date: 12/08/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t>Norwegian Refugee Council</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>