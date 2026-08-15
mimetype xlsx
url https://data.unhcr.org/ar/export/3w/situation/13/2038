--- v87 (2026-08-12)
+++ v88 (2026-08-15)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 12/08/2026</t>
+    <t>export date: 15/08/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t>Norwegian Refugee Council</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>