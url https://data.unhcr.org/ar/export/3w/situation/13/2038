--- v88 (2026-08-15)
+++ v89 (2026-08-18)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 15/08/2026</t>
+    <t>export date: 18/08/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t>Norwegian Refugee Council</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>