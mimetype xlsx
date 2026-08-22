--- v89 (2026-08-18)
+++ v90 (2026-08-22)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 18/08/2026</t>
+    <t>export date: 22/08/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t>Norwegian Refugee Council</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>