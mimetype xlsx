--- v90 (2026-08-22)
+++ v91 (2026-08-25)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 22/08/2026</t>
+    <t>export date: 25/08/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t>Norwegian Refugee Council</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>