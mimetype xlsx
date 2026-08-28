--- v91 (2026-08-25)
+++ v92 (2026-08-28)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 25/08/2026</t>
+    <t>export date: 28/08/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t>Norwegian Refugee Council</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>