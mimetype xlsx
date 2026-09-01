--- v92 (2026-08-28)
+++ v93 (2026-09-01)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 28/08/2026</t>
+    <t>export date: 01/09/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t>Norwegian Refugee Council</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>