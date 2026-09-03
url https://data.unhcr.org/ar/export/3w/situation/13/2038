--- v93 (2026-09-01)
+++ v94 (2026-09-03)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 01/09/2026</t>
+    <t>export date: 03/09/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t>Norwegian Refugee Council</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>