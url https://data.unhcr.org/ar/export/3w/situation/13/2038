--- v94 (2026-09-03)
+++ v95 (2026-09-06)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 03/09/2026</t>
+    <t>export date: 06/09/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t>Norwegian Refugee Council</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>