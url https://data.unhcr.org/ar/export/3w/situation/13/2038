--- v95 (2026-09-06)
+++ v96 (2026-09-10)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 06/09/2026</t>
+    <t>export date: 10/09/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t>Norwegian Refugee Council</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>