--- v96 (2026-09-10)
+++ v97 (2026-09-15)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 10/09/2026</t>
+    <t>export date: 15/09/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t>Norwegian Refugee Council</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>