--- v20 (2026-03-29)
+++ v21 (2026-04-01)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Burundi Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 29/03/2026</t>
+    <t>export date: 01/04/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>