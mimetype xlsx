--- v21 (2026-04-01)
+++ v22 (2026-04-04)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Burundi Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 01/04/2026</t>
+    <t>export date: 04/04/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>