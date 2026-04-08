--- v22 (2026-04-04)
+++ v23 (2026-04-08)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Burundi Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 04/04/2026</t>
+    <t>export date: 08/04/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>