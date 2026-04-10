--- v23 (2026-04-08)
+++ v24 (2026-04-10)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Burundi Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 08/04/2026</t>
+    <t>export date: 10/04/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>