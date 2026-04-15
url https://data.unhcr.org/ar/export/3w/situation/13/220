--- v24 (2026-04-10)
+++ v25 (2026-04-15)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Burundi Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 10/04/2026</t>
+    <t>export date: 15/04/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>