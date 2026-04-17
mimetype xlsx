--- v25 (2026-04-15)
+++ v26 (2026-04-17)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Burundi Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 15/04/2026</t>
+    <t>export date: 17/04/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>