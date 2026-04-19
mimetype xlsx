--- v26 (2026-04-17)
+++ v27 (2026-04-19)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Burundi Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 17/04/2026</t>
+    <t>export date: 19/04/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>