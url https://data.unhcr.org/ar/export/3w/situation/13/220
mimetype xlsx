--- v27 (2026-04-19)
+++ v28 (2026-04-22)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Burundi Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 19/04/2026</t>
+    <t>export date: 22/04/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>