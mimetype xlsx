--- v28 (2026-04-22)
+++ v29 (2026-04-25)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Burundi Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 22/04/2026</t>
+    <t>export date: 25/04/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>