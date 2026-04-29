--- v29 (2026-04-25)
+++ v30 (2026-04-29)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Burundi Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 25/04/2026</t>
+    <t>export date: 29/04/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>