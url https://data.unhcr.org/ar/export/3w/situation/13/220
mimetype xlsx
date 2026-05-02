--- v30 (2026-04-29)
+++ v31 (2026-05-02)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Burundi Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 29/04/2026</t>
+    <t>export date: 02/05/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>