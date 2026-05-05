--- v31 (2026-05-02)
+++ v32 (2026-05-05)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Burundi Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 02/05/2026</t>
+    <t>export date: 05/05/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>