--- v32 (2026-05-05)
+++ v33 (2026-05-08)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Burundi Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 05/05/2026</t>
+    <t>export date: 08/05/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>