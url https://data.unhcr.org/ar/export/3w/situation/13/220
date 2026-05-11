--- v33 (2026-05-08)
+++ v34 (2026-05-11)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Burundi Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 08/05/2026</t>
+    <t>export date: 11/05/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>