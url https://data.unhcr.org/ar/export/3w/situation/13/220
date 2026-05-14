--- v34 (2026-05-11)
+++ v35 (2026-05-14)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Burundi Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 11/05/2026</t>
+    <t>export date: 14/05/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>