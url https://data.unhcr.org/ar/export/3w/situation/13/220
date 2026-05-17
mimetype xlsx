--- v35 (2026-05-14)
+++ v36 (2026-05-17)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Burundi Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 14/05/2026</t>
+    <t>export date: 17/05/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>