--- v36 (2026-05-17)
+++ v37 (2026-05-20)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Burundi Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 17/05/2026</t>
+    <t>export date: 20/05/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>