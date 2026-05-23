--- v37 (2026-05-20)
+++ v38 (2026-05-23)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Burundi Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 20/05/2026</t>
+    <t>export date: 23/05/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>