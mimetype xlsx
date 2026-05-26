--- v38 (2026-05-23)
+++ v39 (2026-05-26)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Burundi Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 23/05/2026</t>
+    <t>export date: 26/05/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>