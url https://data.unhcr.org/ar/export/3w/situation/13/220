--- v39 (2026-05-26)
+++ v40 (2026-05-29)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Burundi Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 26/05/2026</t>
+    <t>export date: 29/05/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>