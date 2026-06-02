--- v40 (2026-05-29)
+++ v41 (2026-06-02)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Burundi Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 29/05/2026</t>
+    <t>export date: 02/06/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>