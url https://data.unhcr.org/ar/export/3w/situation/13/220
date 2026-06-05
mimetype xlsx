--- v41 (2026-06-02)
+++ v42 (2026-06-05)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Burundi Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 02/06/2026</t>
+    <t>export date: 05/06/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>