--- v42 (2026-06-05)
+++ v43 (2026-06-07)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Burundi Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 05/06/2026</t>
+    <t>export date: 07/06/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>