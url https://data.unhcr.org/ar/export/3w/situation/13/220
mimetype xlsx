--- v43 (2026-06-07)
+++ v44 (2026-06-10)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Burundi Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 07/06/2026</t>
+    <t>export date: 10/06/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>