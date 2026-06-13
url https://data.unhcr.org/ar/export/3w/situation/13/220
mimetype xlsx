--- v44 (2026-06-10)
+++ v45 (2026-06-13)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Burundi Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 10/06/2026</t>
+    <t>export date: 13/06/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>