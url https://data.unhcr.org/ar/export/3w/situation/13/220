--- v45 (2026-06-13)
+++ v46 (2026-06-17)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Burundi Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 13/06/2026</t>
+    <t>export date: 17/06/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>