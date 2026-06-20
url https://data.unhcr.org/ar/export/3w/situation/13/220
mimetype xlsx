--- v46 (2026-06-17)
+++ v47 (2026-06-20)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Burundi Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 17/06/2026</t>
+    <t>export date: 20/06/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>