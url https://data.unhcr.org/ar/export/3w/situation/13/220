--- v47 (2026-06-20)
+++ v48 (2026-06-23)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Burundi Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 20/06/2026</t>
+    <t>export date: 23/06/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>