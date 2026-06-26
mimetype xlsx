--- v48 (2026-06-23)
+++ v49 (2026-06-26)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Burundi Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 23/06/2026</t>
+    <t>export date: 26/06/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>