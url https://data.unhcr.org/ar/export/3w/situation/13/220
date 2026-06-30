--- v49 (2026-06-26)
+++ v50 (2026-06-30)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Burundi Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 26/06/2026</t>
+    <t>export date: 30/06/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>