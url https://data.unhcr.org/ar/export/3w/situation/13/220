--- v50 (2026-06-30)
+++ v51 (2026-07-02)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Burundi Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 30/06/2026</t>
+    <t>export date: 02/07/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>