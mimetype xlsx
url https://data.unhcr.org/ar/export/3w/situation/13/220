--- v51 (2026-07-02)
+++ v52 (2026-07-06)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Burundi Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 02/07/2026</t>
+    <t>export date: 06/07/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>