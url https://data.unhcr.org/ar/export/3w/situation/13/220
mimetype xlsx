--- v52 (2026-07-06)
+++ v53 (2026-07-10)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Burundi Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 06/07/2026</t>
+    <t>export date: 10/07/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>