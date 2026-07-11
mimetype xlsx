--- v53 (2026-07-10)
+++ v54 (2026-07-11)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Burundi Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 10/07/2026</t>
+    <t>export date: 11/07/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>