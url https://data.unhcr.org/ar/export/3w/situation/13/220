--- v54 (2026-07-11)
+++ v55 (2026-07-14)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Burundi Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 11/07/2026</t>
+    <t>export date: 14/07/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>