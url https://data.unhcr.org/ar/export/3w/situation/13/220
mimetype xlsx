--- v55 (2026-07-14)
+++ v56 (2026-07-18)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Burundi Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 14/07/2026</t>
+    <t>export date: 18/07/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>