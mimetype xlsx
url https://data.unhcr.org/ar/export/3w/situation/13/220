--- v56 (2026-07-18)
+++ v57 (2026-07-20)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Burundi Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 18/07/2026</t>
+    <t>export date: 20/07/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>