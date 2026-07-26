--- v57 (2026-07-20)
+++ v58 (2026-07-26)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Burundi Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 20/07/2026</t>
+    <t>export date: 26/07/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>