--- v58 (2026-07-26)
+++ v59 (2026-07-30)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Burundi Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 26/07/2026</t>
+    <t>export date: 30/07/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>