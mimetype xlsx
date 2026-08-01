--- v59 (2026-07-30)
+++ v60 (2026-08-01)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Burundi Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 30/07/2026</t>
+    <t>export date: 01/08/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>
@@ -77,51 +77,51 @@
   <si>
     <t>UNHCR</t>
   </si>
   <si>
     <t>United Nations High Commissioner for Refugees</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>
   <si>
     <t>FRC</t>
   </si>
   <si>
     <t>Finnish Refugee Council (FRC)</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
-    <t xml:space="preserve">Norwegian Refugee Council </t>
+    <t>Norwegian Refugee Council</t>
   </si>
   <si>
     <t>SCI</t>
   </si>
   <si>
     <t>Save the Children International</t>
   </si>
   <si>
     <t>TAN</t>
   </si>
   <si>
     <t>Touch Africa</t>
   </si>
   <si>
     <t>UNICEF</t>
   </si>
   <si>
     <t>United Nations Children's Fund</t>
   </si>
   <si>
     <t>Windle Trust</t>
   </si>
   <si>
     <t>WVI</t>
   </si>