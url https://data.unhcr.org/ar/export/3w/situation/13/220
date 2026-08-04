--- v60 (2026-08-01)
+++ v61 (2026-08-04)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Burundi Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 01/08/2026</t>
+    <t>export date: 04/08/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>