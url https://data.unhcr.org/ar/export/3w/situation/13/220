--- v61 (2026-08-04)
+++ v62 (2026-08-07)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Burundi Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 04/08/2026</t>
+    <t>export date: 07/08/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>