--- v62 (2026-08-07)
+++ v63 (2026-08-10)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Burundi Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 07/08/2026</t>
+    <t>export date: 10/08/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>