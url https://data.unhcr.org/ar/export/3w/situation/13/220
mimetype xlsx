--- v63 (2026-08-10)
+++ v64 (2026-08-13)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Burundi Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 10/08/2026</t>
+    <t>export date: 13/08/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>