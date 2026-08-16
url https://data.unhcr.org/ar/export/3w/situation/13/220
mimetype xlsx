--- v64 (2026-08-13)
+++ v65 (2026-08-16)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Burundi Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 13/08/2026</t>
+    <t>export date: 16/08/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>