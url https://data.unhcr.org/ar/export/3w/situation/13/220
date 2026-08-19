--- v65 (2026-08-16)
+++ v66 (2026-08-19)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Burundi Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 16/08/2026</t>
+    <t>export date: 19/08/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>