--- v66 (2026-08-19)
+++ v67 (2026-08-22)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Burundi Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 19/08/2026</t>
+    <t>export date: 22/08/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>