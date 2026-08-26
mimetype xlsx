--- v67 (2026-08-22)
+++ v68 (2026-08-26)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Burundi Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 22/08/2026</t>
+    <t>export date: 26/08/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>