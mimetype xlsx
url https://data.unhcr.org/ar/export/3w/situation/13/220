--- v68 (2026-08-26)
+++ v69 (2026-08-29)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Burundi Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 26/08/2026</t>
+    <t>export date: 29/08/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>