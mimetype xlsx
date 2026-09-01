--- v69 (2026-08-29)
+++ v70 (2026-09-01)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Burundi Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 29/08/2026</t>
+    <t>export date: 01/09/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>