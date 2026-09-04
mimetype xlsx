--- v70 (2026-09-01)
+++ v71 (2026-09-04)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Burundi Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 01/09/2026</t>
+    <t>export date: 04/09/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>