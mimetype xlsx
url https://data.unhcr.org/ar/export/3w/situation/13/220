--- v71 (2026-09-04)
+++ v72 (2026-09-08)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Burundi Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 04/09/2026</t>
+    <t>export date: 08/09/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>