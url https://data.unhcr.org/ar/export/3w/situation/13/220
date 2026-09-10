--- v72 (2026-09-08)
+++ v73 (2026-09-10)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Burundi Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 08/09/2026</t>
+    <t>export date: 10/09/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>