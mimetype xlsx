--- v73 (2026-09-10)
+++ v74 (2026-09-14)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Burundi Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 10/09/2026</t>
+    <t>export date: 14/09/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>