--- v20 (2026-03-30)
+++ v21 (2026-04-02)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 30/03/2026</t>
+    <t>export date: 02/04/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>