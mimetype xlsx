--- v21 (2026-04-02)
+++ v22 (2026-04-05)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 02/04/2026</t>
+    <t>export date: 05/04/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>