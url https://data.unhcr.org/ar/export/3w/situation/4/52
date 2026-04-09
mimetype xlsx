--- v22 (2026-04-05)
+++ v23 (2026-04-09)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 05/04/2026</t>
+    <t>export date: 09/04/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>