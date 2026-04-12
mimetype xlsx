--- v23 (2026-04-09)
+++ v24 (2026-04-12)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 09/04/2026</t>
+    <t>export date: 12/04/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>