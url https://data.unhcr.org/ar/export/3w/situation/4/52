--- v24 (2026-04-12)
+++ v25 (2026-04-15)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 12/04/2026</t>
+    <t>export date: 15/04/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>