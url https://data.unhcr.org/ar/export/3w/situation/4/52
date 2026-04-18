--- v25 (2026-04-15)
+++ v26 (2026-04-18)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 15/04/2026</t>
+    <t>export date: 18/04/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>