--- v26 (2026-04-18)
+++ v27 (2026-04-21)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 18/04/2026</t>
+    <t>export date: 21/04/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>