--- v27 (2026-04-21)
+++ v28 (2026-04-24)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 21/04/2026</t>
+    <t>export date: 24/04/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>