--- v28 (2026-04-24)
+++ v29 (2026-04-27)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 24/04/2026</t>
+    <t>export date: 27/04/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>