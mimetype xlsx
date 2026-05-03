--- v29 (2026-04-27)
+++ v30 (2026-05-03)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 27/04/2026</t>
+    <t>export date: 03/05/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>