--- v30 (2026-05-03)
+++ v31 (2026-05-06)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 03/05/2026</t>
+    <t>export date: 06/05/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>