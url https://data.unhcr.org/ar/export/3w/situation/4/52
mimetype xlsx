--- v31 (2026-05-06)
+++ v32 (2026-05-09)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 06/05/2026</t>
+    <t>export date: 09/05/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>