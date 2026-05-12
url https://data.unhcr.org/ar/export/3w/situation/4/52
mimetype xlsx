--- v32 (2026-05-09)
+++ v33 (2026-05-12)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 09/05/2026</t>
+    <t>export date: 12/05/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>