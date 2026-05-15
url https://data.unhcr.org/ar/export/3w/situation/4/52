--- v33 (2026-05-12)
+++ v34 (2026-05-15)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 12/05/2026</t>
+    <t>export date: 15/05/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>