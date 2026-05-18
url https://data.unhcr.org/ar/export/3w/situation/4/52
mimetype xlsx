--- v34 (2026-05-15)
+++ v35 (2026-05-18)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 15/05/2026</t>
+    <t>export date: 18/05/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>