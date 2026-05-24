--- v35 (2026-05-18)
+++ v36 (2026-05-24)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 18/05/2026</t>
+    <t>export date: 24/05/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>