--- v36 (2026-05-24)
+++ v37 (2026-05-28)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 24/05/2026</t>
+    <t>export date: 28/05/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>