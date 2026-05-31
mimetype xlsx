--- v37 (2026-05-28)
+++ v38 (2026-05-31)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 28/05/2026</t>
+    <t>export date: 31/05/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>