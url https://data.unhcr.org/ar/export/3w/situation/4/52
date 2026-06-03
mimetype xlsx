--- v38 (2026-05-31)
+++ v39 (2026-06-03)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 31/05/2026</t>
+    <t>export date: 03/06/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>