--- v39 (2026-06-03)
+++ v40 (2026-06-06)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 03/06/2026</t>
+    <t>export date: 06/06/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>