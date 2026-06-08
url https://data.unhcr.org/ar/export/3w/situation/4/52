--- v40 (2026-06-06)
+++ v41 (2026-06-08)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 06/06/2026</t>
+    <t>export date: 08/06/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>