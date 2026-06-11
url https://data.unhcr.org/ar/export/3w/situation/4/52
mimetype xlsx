--- v41 (2026-06-08)
+++ v42 (2026-06-11)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 08/06/2026</t>
+    <t>export date: 11/06/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>