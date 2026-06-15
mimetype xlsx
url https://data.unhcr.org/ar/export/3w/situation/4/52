--- v42 (2026-06-11)
+++ v43 (2026-06-15)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 11/06/2026</t>
+    <t>export date: 15/06/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>