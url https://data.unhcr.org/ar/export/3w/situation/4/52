--- v43 (2026-06-15)
+++ v44 (2026-06-20)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 15/06/2026</t>
+    <t>export date: 20/06/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>