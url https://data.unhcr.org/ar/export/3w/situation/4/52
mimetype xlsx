--- v44 (2026-06-20)
+++ v45 (2026-06-21)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 20/06/2026</t>
+    <t>export date: 21/06/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>