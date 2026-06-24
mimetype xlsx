--- v45 (2026-06-21)
+++ v46 (2026-06-24)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 21/06/2026</t>
+    <t>export date: 24/06/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>