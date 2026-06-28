--- v46 (2026-06-24)
+++ v47 (2026-06-28)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 24/06/2026</t>
+    <t>export date: 28/06/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>