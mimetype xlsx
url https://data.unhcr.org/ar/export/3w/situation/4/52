--- v47 (2026-06-28)
+++ v48 (2026-06-30)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 28/06/2026</t>
+    <t>export date: 30/06/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>