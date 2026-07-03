--- v48 (2026-06-30)
+++ v49 (2026-07-03)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 30/06/2026</t>
+    <t>export date: 03/07/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>