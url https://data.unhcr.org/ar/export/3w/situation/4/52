--- v49 (2026-07-03)
+++ v50 (2026-07-07)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 03/07/2026</t>
+    <t>export date: 07/07/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>