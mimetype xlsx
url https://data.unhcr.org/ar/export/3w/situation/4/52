--- v50 (2026-07-07)
+++ v51 (2026-07-09)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 07/07/2026</t>
+    <t>export date: 09/07/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>