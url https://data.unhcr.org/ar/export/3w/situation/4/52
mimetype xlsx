--- v51 (2026-07-09)
+++ v52 (2026-07-14)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 09/07/2026</t>
+    <t>export date: 14/07/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>