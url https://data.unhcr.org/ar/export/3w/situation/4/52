--- v52 (2026-07-14)
+++ v53 (2026-07-15)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 14/07/2026</t>
+    <t>export date: 15/07/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>