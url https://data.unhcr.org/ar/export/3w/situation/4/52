--- v53 (2026-07-15)
+++ v54 (2026-07-18)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 15/07/2026</t>
+    <t>export date: 18/07/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>