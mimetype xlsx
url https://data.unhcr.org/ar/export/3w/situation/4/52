--- v54 (2026-07-18)
+++ v55 (2026-07-21)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 18/07/2026</t>
+    <t>export date: 21/07/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>