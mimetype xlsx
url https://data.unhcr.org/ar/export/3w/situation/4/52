--- v55 (2026-07-21)
+++ v56 (2026-07-25)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 21/07/2026</t>
+    <t>export date: 25/07/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>