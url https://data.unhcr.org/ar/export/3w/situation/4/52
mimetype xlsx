--- v56 (2026-07-25)
+++ v57 (2026-07-29)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 25/07/2026</t>
+    <t>export date: 29/07/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>