--- v57 (2026-07-29)
+++ v58 (2026-07-30)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 29/07/2026</t>
+    <t>export date: 30/07/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>