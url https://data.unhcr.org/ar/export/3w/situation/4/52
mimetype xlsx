--- v58 (2026-07-30)
+++ v59 (2026-08-02)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 30/07/2026</t>
+    <t>export date: 02/08/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>