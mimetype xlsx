--- v59 (2026-08-02)
+++ v60 (2026-08-05)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 02/08/2026</t>
+    <t>export date: 05/08/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>