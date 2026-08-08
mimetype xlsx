--- v60 (2026-08-05)
+++ v61 (2026-08-08)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 05/08/2026</t>
+    <t>export date: 08/08/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>