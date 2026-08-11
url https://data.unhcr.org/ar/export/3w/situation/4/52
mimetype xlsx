--- v61 (2026-08-08)
+++ v62 (2026-08-11)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 08/08/2026</t>
+    <t>export date: 11/08/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>