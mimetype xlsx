--- v62 (2026-08-11)
+++ v63 (2026-08-14)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 11/08/2026</t>
+    <t>export date: 14/08/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>