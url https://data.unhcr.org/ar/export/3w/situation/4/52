--- v63 (2026-08-14)
+++ v64 (2026-08-17)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 14/08/2026</t>
+    <t>export date: 17/08/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>