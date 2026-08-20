--- v64 (2026-08-17)
+++ v65 (2026-08-20)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 17/08/2026</t>
+    <t>export date: 20/08/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>