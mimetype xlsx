--- v65 (2026-08-20)
+++ v66 (2026-08-24)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 20/08/2026</t>
+    <t>export date: 24/08/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>