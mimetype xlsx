--- v66 (2026-08-24)
+++ v67 (2026-08-27)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 24/08/2026</t>
+    <t>export date: 27/08/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>