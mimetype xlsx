--- v67 (2026-08-27)
+++ v68 (2026-09-01)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 27/08/2026</t>
+    <t>export date: 01/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>