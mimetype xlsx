--- v68 (2026-09-01)
+++ v69 (2026-09-05)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 01/09/2026</t>
+    <t>export date: 05/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>