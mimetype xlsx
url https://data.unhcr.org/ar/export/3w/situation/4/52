--- v69 (2026-09-05)
+++ v70 (2026-09-08)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 05/09/2026</t>
+    <t>export date: 08/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>