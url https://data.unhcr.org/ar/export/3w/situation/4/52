--- v70 (2026-09-08)
+++ v71 (2026-09-15)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 08/09/2026</t>
+    <t>export date: 15/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>