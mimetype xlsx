--- v93 (2026-09-14)
+++ v94 (2026-09-17)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 14/09/2026</t>
+    <t>export date: 17/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>