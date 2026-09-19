--- v94 (2026-09-17)
+++ v95 (2026-09-19)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 17/09/2026</t>
+    <t>export date: 19/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>