--- v95 (2026-09-19)
+++ v96 (2026-09-23)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 19/09/2026</t>
+    <t>export date: 23/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>