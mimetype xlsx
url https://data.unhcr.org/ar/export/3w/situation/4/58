--- v96 (2026-09-23)
+++ v97 (2026-09-26)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 23/09/2026</t>
+    <t>export date: 26/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>