--- v97 (2026-09-26)
+++ v98 (2026-09-28)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 26/09/2026</t>
+    <t>export date: 28/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>