--- v98 (2026-09-28)
+++ v99 (2026-10-02)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 28/09/2026</t>
+    <t>export date: 02/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>