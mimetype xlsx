--- v99 (2026-10-02)
+++ v100 (2026-10-06)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 02/10/2026</t>
+    <t>export date: 06/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>