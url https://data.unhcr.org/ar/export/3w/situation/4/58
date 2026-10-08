--- v100 (2026-10-06)
+++ v101 (2026-10-08)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 06/10/2026</t>
+    <t>export date: 08/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>