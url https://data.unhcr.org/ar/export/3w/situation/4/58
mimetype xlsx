--- v101 (2026-10-08)
+++ v102 (2026-10-11)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 08/10/2026</t>
+    <t>export date: 11/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>