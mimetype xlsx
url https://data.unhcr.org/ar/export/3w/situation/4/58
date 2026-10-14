--- v102 (2026-10-11)
+++ v103 (2026-10-14)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 11/10/2026</t>
+    <t>export date: 14/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>