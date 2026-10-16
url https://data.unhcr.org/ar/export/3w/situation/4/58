--- v103 (2026-10-14)
+++ v104 (2026-10-16)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 14/10/2026</t>
+    <t>export date: 16/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>