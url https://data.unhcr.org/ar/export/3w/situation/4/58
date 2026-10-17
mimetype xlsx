--- v104 (2026-10-16)
+++ v105 (2026-10-17)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 16/10/2026</t>
+    <t>export date: 17/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>