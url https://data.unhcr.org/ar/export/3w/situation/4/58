--- v105 (2026-10-17)
+++ v106 (2026-10-20)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 17/10/2026</t>
+    <t>export date: 20/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>