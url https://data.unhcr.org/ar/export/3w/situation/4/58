--- v106 (2026-10-20)
+++ v107 (2026-10-23)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 20/10/2026</t>
+    <t>export date: 23/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>