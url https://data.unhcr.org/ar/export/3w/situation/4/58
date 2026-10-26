--- v107 (2026-10-23)
+++ v108 (2026-10-26)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 23/10/2026</t>
+    <t>export date: 26/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>