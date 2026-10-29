--- v108 (2026-10-26)
+++ v109 (2026-10-29)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 26/10/2026</t>
+    <t>export date: 29/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>