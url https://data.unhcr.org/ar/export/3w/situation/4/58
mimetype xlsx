--- v109 (2026-10-29)
+++ v110 (2026-11-01)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 29/10/2026</t>
+    <t>export date: 01/11/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>