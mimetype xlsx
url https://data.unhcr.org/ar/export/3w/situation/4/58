--- v110 (2026-11-01)
+++ v111 (2026-11-04)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 01/11/2026</t>
+    <t>export date: 04/11/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>