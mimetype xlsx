--- v111 (2026-11-04)
+++ v112 (2026-11-07)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 04/11/2026</t>
+    <t>export date: 07/11/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>