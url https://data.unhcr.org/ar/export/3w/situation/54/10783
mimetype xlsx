--- v64 (2026-09-10)
+++ v65 (2026-09-12)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Ukraine Refugee Situation (Hungary)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 10/09/2026</t>
+    <t>export date: 12/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>Katolikus Karitász - Caritas Hungarica</t>
   </si>
   <si>
     <t>Caritas Hungary</t>
   </si>
   <si>
     <t>Dévai Inn</t>
   </si>
   <si>
     <t>Evangelical-Lutheran Church in Budapest-Józsefváros</t>
   </si>
   <si>
     <t>HBAid</t>
   </si>
   <si>
     <t>Hungarian Baptist Aid</t>
   </si>
   <si>
     <t>HIA</t>
   </si>