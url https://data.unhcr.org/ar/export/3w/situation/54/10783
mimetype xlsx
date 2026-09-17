--- v65 (2026-09-12)
+++ v66 (2026-09-17)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Ukraine Refugee Situation (Hungary)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 12/09/2026</t>
+    <t>export date: 17/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>Katolikus Karitász - Caritas Hungarica</t>
   </si>
   <si>
     <t>Caritas Hungary</t>
   </si>
   <si>
     <t>Dévai Inn</t>
   </si>
   <si>
     <t>Evangelical-Lutheran Church in Budapest-Józsefváros</t>
   </si>
   <si>
     <t>HBAid</t>
   </si>
   <si>
     <t>Hungarian Baptist Aid</t>
   </si>
   <si>
     <t>HIA</t>
   </si>