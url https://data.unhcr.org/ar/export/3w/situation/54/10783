--- v66 (2026-09-17)
+++ v67 (2026-09-19)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Ukraine Refugee Situation (Hungary)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 17/09/2026</t>
+    <t>export date: 19/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>Katolikus Karitász - Caritas Hungarica</t>
   </si>
   <si>
     <t>Caritas Hungary</t>
   </si>
   <si>
     <t>Dévai Inn</t>
   </si>
   <si>
     <t>Evangelical-Lutheran Church in Budapest-Józsefváros</t>
   </si>
   <si>
     <t>HBAid</t>
   </si>
   <si>
     <t>Hungarian Baptist Aid</t>
   </si>
   <si>
     <t>HIA</t>
   </si>