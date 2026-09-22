--- v67 (2026-09-19)
+++ v68 (2026-09-22)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Ukraine Refugee Situation (Hungary)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 19/09/2026</t>
+    <t>export date: 22/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>Katolikus Karitász - Caritas Hungarica</t>
   </si>
   <si>
     <t>Caritas Hungary</t>
   </si>
   <si>
     <t>Dévai Inn</t>
   </si>
   <si>
     <t>Evangelical-Lutheran Church in Budapest-Józsefváros</t>
   </si>
   <si>
     <t>HBAid</t>
   </si>
   <si>
     <t>Hungarian Baptist Aid</t>
   </si>
   <si>
     <t>HIA</t>
   </si>