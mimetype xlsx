--- v68 (2026-09-22)
+++ v69 (2026-09-27)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Ukraine Refugee Situation (Hungary)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 22/09/2026</t>
+    <t>export date: 27/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>Katolikus Karitász - Caritas Hungarica</t>
   </si>
   <si>
     <t>Caritas Hungary</t>
   </si>
   <si>
     <t>Dévai Inn</t>
   </si>
   <si>
     <t>Evangelical-Lutheran Church in Budapest-Józsefváros</t>
   </si>
   <si>
     <t>HBAid</t>
   </si>
   <si>
     <t>Hungarian Baptist Aid</t>
   </si>
   <si>
     <t>HIA</t>
   </si>