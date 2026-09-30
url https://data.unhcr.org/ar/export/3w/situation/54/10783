--- v69 (2026-09-27)
+++ v70 (2026-09-30)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Ukraine Refugee Situation (Hungary)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 27/09/2026</t>
+    <t>export date: 30/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>Katolikus Karitász - Caritas Hungarica</t>
   </si>
   <si>
     <t>Caritas Hungary</t>
   </si>
   <si>
     <t>Dévai Inn</t>
   </si>
   <si>
     <t>Evangelical-Lutheran Church in Budapest-Józsefváros</t>
   </si>
   <si>
     <t>HBAid</t>
   </si>
   <si>
     <t>Hungarian Baptist Aid</t>
   </si>
   <si>
     <t>HIA</t>
   </si>