--- v70 (2026-09-30)
+++ v71 (2026-10-03)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Ukraine Refugee Situation (Hungary)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 30/09/2026</t>
+    <t>export date: 03/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>Katolikus Karitász - Caritas Hungarica</t>
   </si>
   <si>
     <t>Caritas Hungary</t>
   </si>
   <si>
     <t>Dévai Inn</t>
   </si>
   <si>
     <t>Evangelical-Lutheran Church in Budapest-Józsefváros</t>
   </si>
   <si>
     <t>HBAid</t>
   </si>
   <si>
     <t>Hungarian Baptist Aid</t>
   </si>
   <si>
     <t>HIA</t>
   </si>