--- v71 (2026-10-03)
+++ v72 (2026-10-07)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Ukraine Refugee Situation (Hungary)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 03/10/2026</t>
+    <t>export date: 07/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>Katolikus Karitász - Caritas Hungarica</t>
   </si>
   <si>
     <t>Caritas Hungary</t>
   </si>
   <si>
     <t>Dévai Inn</t>
   </si>
   <si>
     <t>Evangelical-Lutheran Church in Budapest-Józsefváros</t>
   </si>
   <si>
     <t>HBAid</t>
   </si>
   <si>
     <t>Hungarian Baptist Aid</t>
   </si>
   <si>
     <t>HIA</t>
   </si>