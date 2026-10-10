--- v72 (2026-10-07)
+++ v73 (2026-10-10)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Ukraine Refugee Situation (Hungary)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 07/10/2026</t>
+    <t>export date: 10/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>Katolikus Karitász - Caritas Hungarica</t>
   </si>
   <si>
     <t>Caritas Hungary</t>
   </si>
   <si>
     <t>Dévai Inn</t>
   </si>
   <si>
     <t>Evangelical-Lutheran Church in Budapest-Józsefváros</t>
   </si>
   <si>
     <t>HBAid</t>
   </si>
   <si>
     <t>Hungarian Baptist Aid</t>
   </si>
   <si>
     <t>HIA</t>
   </si>