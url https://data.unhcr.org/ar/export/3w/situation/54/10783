--- v73 (2026-10-10)
+++ v74 (2026-10-14)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Ukraine Refugee Situation (Hungary)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 10/10/2026</t>
+    <t>export date: 14/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>Katolikus Karitász - Caritas Hungarica</t>
   </si>
   <si>
     <t>Caritas Hungary</t>
   </si>
   <si>
     <t>Dévai Inn</t>
   </si>
   <si>
     <t>Evangelical-Lutheran Church in Budapest-Józsefváros</t>
   </si>
   <si>
     <t>HBAid</t>
   </si>
   <si>
     <t>Hungarian Baptist Aid</t>
   </si>
   <si>
     <t>HIA</t>
   </si>