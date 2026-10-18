--- v74 (2026-10-14)
+++ v75 (2026-10-18)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Ukraine Refugee Situation (Hungary)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 14/10/2026</t>
+    <t>export date: 18/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>Katolikus Karitász - Caritas Hungarica</t>
   </si>
   <si>
     <t>Caritas Hungary</t>
   </si>
   <si>
     <t>Dévai Inn</t>
   </si>
   <si>
     <t>Evangelical-Lutheran Church in Budapest-Józsefváros</t>
   </si>
   <si>
     <t>HBAid</t>
   </si>
   <si>
     <t>Hungarian Baptist Aid</t>
   </si>
   <si>
     <t>HIA</t>
   </si>