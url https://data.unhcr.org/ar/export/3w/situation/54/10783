--- v75 (2026-10-18)
+++ v76 (2026-10-21)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Ukraine Refugee Situation (Hungary)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 18/10/2026</t>
+    <t>export date: 21/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>Katolikus Karitász - Caritas Hungarica</t>
   </si>
   <si>
     <t>Caritas Hungary</t>
   </si>
   <si>
     <t>Dévai Inn</t>
   </si>
   <si>
     <t>Evangelical-Lutheran Church in Budapest-Józsefváros</t>
   </si>
   <si>
     <t>HBAid</t>
   </si>
   <si>
     <t>Hungarian Baptist Aid</t>
   </si>
   <si>
     <t>HIA</t>
   </si>