--- v76 (2026-10-21)
+++ v77 (2026-10-24)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Ukraine Refugee Situation (Hungary)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 21/10/2026</t>
+    <t>export date: 24/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>Katolikus Karitász - Caritas Hungarica</t>
   </si>
   <si>
     <t>Caritas Hungary</t>
   </si>
   <si>
     <t>Dévai Inn</t>
   </si>
   <si>
     <t>Evangelical-Lutheran Church in Budapest-Józsefváros</t>
   </si>
   <si>
     <t>HBAid</t>
   </si>
   <si>
     <t>Hungarian Baptist Aid</t>
   </si>
   <si>
     <t>HIA</t>
   </si>