--- v77 (2026-10-24)
+++ v78 (2026-10-28)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Ukraine Refugee Situation (Hungary)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 24/10/2026</t>
+    <t>export date: 28/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>Katolikus Karitász - Caritas Hungarica</t>
   </si>
   <si>
     <t>Caritas Hungary</t>
   </si>
   <si>
     <t>Dévai Inn</t>
   </si>
   <si>
     <t>Evangelical-Lutheran Church in Budapest-Józsefváros</t>
   </si>
   <si>
     <t>HBAid</t>
   </si>
   <si>
     <t>Hungarian Baptist Aid</t>
   </si>
   <si>
     <t>HIA</t>
   </si>