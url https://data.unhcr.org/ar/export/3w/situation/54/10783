--- v78 (2026-10-28)
+++ v79 (2026-10-31)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Ukraine Refugee Situation (Hungary)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 28/10/2026</t>
+    <t>export date: 31/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>Katolikus Karitász - Caritas Hungarica</t>
   </si>
   <si>
     <t>Caritas Hungary</t>
   </si>
   <si>
     <t>Dévai Inn</t>
   </si>
   <si>
     <t>Evangelical-Lutheran Church in Budapest-Józsefváros</t>
   </si>
   <si>
     <t>HBAid</t>
   </si>
   <si>
     <t>Hungarian Baptist Aid</t>
   </si>
   <si>
     <t>HIA</t>
   </si>