--- v79 (2026-10-31)
+++ v80 (2026-11-04)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Ukraine Refugee Situation (Hungary)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 31/10/2026</t>
+    <t>export date: 04/11/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>Katolikus Karitász - Caritas Hungarica</t>
   </si>
   <si>
     <t>Caritas Hungary</t>
   </si>
   <si>
     <t>Dévai Inn</t>
   </si>
   <si>
     <t>Evangelical-Lutheran Church in Budapest-Józsefváros</t>
   </si>
   <si>
     <t>HBAid</t>
   </si>
   <si>
     <t>Hungarian Baptist Aid</t>
   </si>
   <si>
     <t>HIA</t>
   </si>