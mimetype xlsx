--- v80 (2026-11-04)
+++ v81 (2026-11-07)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Ukraine Refugee Situation (Hungary)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 04/11/2026</t>
+    <t>export date: 07/11/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>Katolikus Karitász - Caritas Hungarica</t>
   </si>
   <si>
     <t>Caritas Hungary</t>
   </si>
   <si>
     <t>Dévai Inn</t>
   </si>
   <si>
     <t>Evangelical-Lutheran Church in Budapest-Józsefváros</t>
   </si>
   <si>
     <t>HBAid</t>
   </si>
   <si>
     <t>Hungarian Baptist Aid</t>
   </si>
   <si>
     <t>HIA</t>
   </si>