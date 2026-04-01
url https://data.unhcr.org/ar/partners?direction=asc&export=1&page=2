--- v9 (2026-03-25)
+++ v10 (2026-04-01)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 25/03/2026</t>
+    <t>export date: 01/04/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>