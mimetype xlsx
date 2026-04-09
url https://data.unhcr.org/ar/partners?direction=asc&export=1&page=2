--- v10 (2026-04-01)
+++ v11 (2026-04-09)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 01/04/2026</t>
+    <t>export date: 09/04/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>