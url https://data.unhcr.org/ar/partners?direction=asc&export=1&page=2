--- v11 (2026-04-09)
+++ v12 (2026-04-16)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 09/04/2026</t>
+    <t>export date: 16/04/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>