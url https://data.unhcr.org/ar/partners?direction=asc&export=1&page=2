--- v12 (2026-04-16)
+++ v13 (2026-04-23)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 16/04/2026</t>
+    <t>export date: 23/04/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>