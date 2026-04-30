--- v13 (2026-04-23)
+++ v14 (2026-04-30)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 23/04/2026</t>
+    <t>export date: 30/04/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>