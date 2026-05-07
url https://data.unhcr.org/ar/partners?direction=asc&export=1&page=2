--- v14 (2026-04-30)
+++ v15 (2026-05-07)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 30/04/2026</t>
+    <t>export date: 07/05/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>