--- v15 (2026-05-07)
+++ v16 (2026-05-14)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 07/05/2026</t>
+    <t>export date: 14/05/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>