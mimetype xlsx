--- v16 (2026-05-14)
+++ v17 (2026-05-21)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 14/05/2026</t>
+    <t>export date: 21/05/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>