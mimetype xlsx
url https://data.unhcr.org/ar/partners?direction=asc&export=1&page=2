--- v17 (2026-05-21)
+++ v18 (2026-05-28)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 21/05/2026</t>
+    <t>export date: 28/05/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>