--- v18 (2026-05-28)
+++ v19 (2026-06-04)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 28/05/2026</t>
+    <t>export date: 04/06/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>