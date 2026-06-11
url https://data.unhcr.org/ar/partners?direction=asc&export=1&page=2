--- v19 (2026-06-04)
+++ v20 (2026-06-11)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 04/06/2026</t>
+    <t>export date: 11/06/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>