--- v20 (2026-06-11)
+++ v21 (2026-06-20)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 11/06/2026</t>
+    <t>export date: 20/06/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>