--- v21 (2026-06-20)
+++ v22 (2026-06-25)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 20/06/2026</t>
+    <t>export date: 25/06/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>