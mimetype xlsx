--- v22 (2026-06-25)
+++ v23 (2026-07-02)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 25/06/2026</t>
+    <t>export date: 02/07/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>