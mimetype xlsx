--- v23 (2026-07-02)
+++ v24 (2026-07-09)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 02/07/2026</t>
+    <t>export date: 09/07/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>