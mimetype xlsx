--- v24 (2026-07-09)
+++ v25 (2026-07-16)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 09/07/2026</t>
+    <t>export date: 16/07/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>