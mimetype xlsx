--- v25 (2026-07-16)
+++ v26 (2026-07-24)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 16/07/2026</t>
+    <t>export date: 24/07/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>