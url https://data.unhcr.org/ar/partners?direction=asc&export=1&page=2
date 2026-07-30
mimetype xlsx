--- v26 (2026-07-24)
+++ v27 (2026-07-30)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 24/07/2026</t>
+    <t>export date: 30/07/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>