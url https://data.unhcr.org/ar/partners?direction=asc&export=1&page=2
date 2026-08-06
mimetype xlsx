--- v27 (2026-07-30)
+++ v28 (2026-08-06)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 30/07/2026</t>
+    <t>export date: 06/08/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>