--- v28 (2026-08-06)
+++ v29 (2026-08-13)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 06/08/2026</t>
+    <t>export date: 13/08/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>