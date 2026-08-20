--- v29 (2026-08-13)
+++ v30 (2026-08-20)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 13/08/2026</t>
+    <t>export date: 20/08/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>