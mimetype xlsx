--- v30 (2026-08-20)
+++ v31 (2026-08-27)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 20/08/2026</t>
+    <t>export date: 27/08/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>