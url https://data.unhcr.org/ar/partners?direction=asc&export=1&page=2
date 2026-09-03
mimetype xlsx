--- v31 (2026-08-27)
+++ v32 (2026-09-03)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 27/08/2026</t>
+    <t>export date: 03/09/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>