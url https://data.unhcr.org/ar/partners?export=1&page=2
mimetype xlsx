--- v60 (2026-04-02)
+++ v61 (2026-04-04)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 02/04/2026</t>
+    <t>export date: 04/04/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>