--- v61 (2026-04-04)
+++ v62 (2026-04-06)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 04/04/2026</t>
+    <t>export date: 06/04/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>