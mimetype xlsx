--- v62 (2026-04-06)
+++ v63 (2026-04-08)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 06/04/2026</t>
+    <t>export date: 08/04/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>