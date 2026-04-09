--- v63 (2026-04-08)
+++ v64 (2026-04-09)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 08/04/2026</t>
+    <t>export date: 09/04/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>