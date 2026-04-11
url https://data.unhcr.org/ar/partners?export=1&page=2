--- v65 (2026-04-10)
+++ v66 (2026-04-11)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 10/04/2026</t>
+    <t>export date: 11/04/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>