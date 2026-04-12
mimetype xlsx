--- v66 (2026-04-11)
+++ v67 (2026-04-12)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 11/04/2026</t>
+    <t>export date: 12/04/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>