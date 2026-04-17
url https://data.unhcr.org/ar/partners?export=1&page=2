--- v69 (2026-04-15)
+++ v70 (2026-04-17)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 15/04/2026</t>
+    <t>export date: 17/04/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>