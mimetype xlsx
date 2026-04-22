--- v73 (2026-04-20)
+++ v74 (2026-04-22)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 20/04/2026</t>
+    <t>export date: 22/04/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>