--- v74 (2026-04-22)
+++ v75 (2026-04-24)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 22/04/2026</t>
+    <t>export date: 24/04/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>