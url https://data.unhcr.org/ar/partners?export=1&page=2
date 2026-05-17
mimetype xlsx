--- v96 (2026-05-15)
+++ v97 (2026-05-17)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 15/05/2026</t>
+    <t>export date: 17/05/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>