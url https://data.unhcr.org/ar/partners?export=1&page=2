--- v107 (2026-05-27)
+++ v108 (2026-05-28)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 27/05/2026</t>
+    <t>export date: 28/05/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>