--- v108 (2026-05-28)
+++ v109 (2026-05-29)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 28/05/2026</t>
+    <t>export date: 29/05/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>