--- v109 (2026-05-29)
+++ v110 (2026-05-31)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 29/05/2026</t>
+    <t>export date: 31/05/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>