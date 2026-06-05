--- v113 (2026-06-03)
+++ v114 (2026-06-05)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 03/06/2026</t>
+    <t>export date: 05/06/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>