--- v114 (2026-06-05)
+++ v115 (2026-06-06)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 05/06/2026</t>
+    <t>export date: 06/06/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>