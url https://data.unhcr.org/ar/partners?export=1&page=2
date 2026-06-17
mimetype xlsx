--- v125 (2026-06-16)
+++ v126 (2026-06-17)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 16/06/2026</t>
+    <t>export date: 17/06/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>