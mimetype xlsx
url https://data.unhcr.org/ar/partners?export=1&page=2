--- v126 (2026-06-17)
+++ v127 (2026-06-19)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 17/06/2026</t>
+    <t>export date: 19/06/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>