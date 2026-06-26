--- v132 (2026-06-24)
+++ v133 (2026-06-26)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 24/06/2026</t>
+    <t>export date: 26/06/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>