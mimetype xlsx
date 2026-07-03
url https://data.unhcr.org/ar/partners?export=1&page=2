--- v138 (2026-07-01)
+++ v139 (2026-07-03)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 01/07/2026</t>
+    <t>export date: 03/07/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>