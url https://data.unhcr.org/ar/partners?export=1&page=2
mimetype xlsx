--- v153 (2026-07-17)
+++ v154 (2026-07-19)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 17/07/2026</t>
+    <t>export date: 19/07/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>