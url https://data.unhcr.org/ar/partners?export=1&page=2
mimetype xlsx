--- v156 (2026-07-22)
+++ v157 (2026-07-24)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 22/07/2026</t>
+    <t>export date: 24/07/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>