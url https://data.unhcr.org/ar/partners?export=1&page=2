--- v165 (2026-08-01)
+++ v166 (2026-08-03)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 01/08/2026</t>
+    <t>export date: 03/08/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>