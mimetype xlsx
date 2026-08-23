--- v185 (2026-08-22)
+++ v186 (2026-08-23)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 22/08/2026</t>
+    <t>export date: 23/08/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>