--- v186 (2026-08-23)
+++ v187 (2026-08-24)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 23/08/2026</t>
+    <t>export date: 24/08/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>