--- v187 (2026-08-24)
+++ v188 (2026-08-26)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 24/08/2026</t>
+    <t>export date: 26/08/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>