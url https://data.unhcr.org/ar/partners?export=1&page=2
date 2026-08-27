--- v188 (2026-08-26)
+++ v189 (2026-08-27)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 26/08/2026</t>
+    <t>export date: 27/08/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>