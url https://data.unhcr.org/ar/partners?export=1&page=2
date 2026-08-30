--- v190 (2026-08-28)
+++ v191 (2026-08-30)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 28/08/2026</t>
+    <t>export date: 30/08/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>