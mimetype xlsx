--- v192 (2026-09-01)
+++ v193 (2026-09-03)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 01/09/2026</t>
+    <t>export date: 03/09/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>