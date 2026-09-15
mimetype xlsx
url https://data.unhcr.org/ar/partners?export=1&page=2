--- v202 (2026-09-14)
+++ v203 (2026-09-15)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 14/09/2026</t>
+    <t>export date: 15/09/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>