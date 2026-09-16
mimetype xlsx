--- v203 (2026-09-15)
+++ v204 (2026-09-16)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 15/09/2026</t>
+    <t>export date: 16/09/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>