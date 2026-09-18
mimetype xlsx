--- v206 (2026-09-16)
+++ v207 (2026-09-18)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 16/09/2026</t>
+    <t>export date: 18/09/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>