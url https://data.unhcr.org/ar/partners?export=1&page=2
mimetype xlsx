--- v208 (2026-09-19)
+++ v209 (2026-09-20)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 19/09/2026</t>
+    <t>export date: 20/09/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>