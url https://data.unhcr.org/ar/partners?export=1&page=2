--- v209 (2026-09-20)
+++ v210 (2026-09-21)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 20/09/2026</t>
+    <t>export date: 21/09/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>