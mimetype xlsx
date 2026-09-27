--- v215 (2026-09-26)
+++ v216 (2026-09-27)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 26/09/2026</t>
+    <t>export date: 27/09/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>