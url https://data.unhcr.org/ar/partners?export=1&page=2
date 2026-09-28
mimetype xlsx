--- v216 (2026-09-27)
+++ v217 (2026-09-28)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 27/09/2026</t>
+    <t>export date: 28/09/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>