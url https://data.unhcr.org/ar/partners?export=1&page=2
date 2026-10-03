--- v220 (2026-10-01)
+++ v221 (2026-10-03)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 01/10/2026</t>
+    <t>export date: 03/10/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>