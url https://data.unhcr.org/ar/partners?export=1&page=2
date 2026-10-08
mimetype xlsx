--- v225 (2026-10-07)
+++ v226 (2026-10-08)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 07/10/2026</t>
+    <t>export date: 08/10/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>