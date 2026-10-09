--- v226 (2026-10-08)
+++ v227 (2026-10-09)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 08/10/2026</t>
+    <t>export date: 09/10/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>