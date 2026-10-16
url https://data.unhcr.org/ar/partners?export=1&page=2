--- v232 (2026-10-14)
+++ v233 (2026-10-16)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 14/10/2026</t>
+    <t>export date: 16/10/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>