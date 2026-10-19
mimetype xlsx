--- v234 (2026-10-17)
+++ v235 (2026-10-19)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 17/10/2026</t>
+    <t>export date: 19/10/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>