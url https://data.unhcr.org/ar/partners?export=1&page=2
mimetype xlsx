--- v236 (2026-10-20)
+++ v237 (2026-10-22)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 20/10/2026</t>
+    <t>export date: 22/10/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>