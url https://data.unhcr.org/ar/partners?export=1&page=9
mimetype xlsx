--- v31 (2026-09-16)
+++ v32 (2026-09-23)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 16/09/2026</t>
+    <t>export date: 23/09/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>