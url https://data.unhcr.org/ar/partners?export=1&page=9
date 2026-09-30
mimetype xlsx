--- v32 (2026-09-23)
+++ v33 (2026-09-30)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 23/09/2026</t>
+    <t>export date: 30/09/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>