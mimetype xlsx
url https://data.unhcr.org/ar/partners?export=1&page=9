--- v33 (2026-09-30)
+++ v34 (2026-10-07)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 30/09/2026</t>
+    <t>export date: 07/10/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>