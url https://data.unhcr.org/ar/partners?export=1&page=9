--- v34 (2026-10-07)
+++ v35 (2026-10-14)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 07/10/2026</t>
+    <t>export date: 14/10/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>