--- v35 (2026-10-14)
+++ v36 (2026-10-21)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 14/10/2026</t>
+    <t>export date: 21/10/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>