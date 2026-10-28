--- v36 (2026-10-21)
+++ v37 (2026-10-28)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 21/10/2026</t>
+    <t>export date: 28/10/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>