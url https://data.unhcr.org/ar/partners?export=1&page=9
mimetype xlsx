--- v37 (2026-10-28)
+++ v38 (2026-11-04)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 28/10/2026</t>
+    <t>export date: 04/11/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>