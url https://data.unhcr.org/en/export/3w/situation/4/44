--- v8 (2026-03-29)
+++ v9 (2026-04-05)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Irbid)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 29/03/2026</t>
+    <t>export date: 05/04/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>