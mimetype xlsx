--- v9 (2026-04-05)
+++ v10 (2026-04-12)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Irbid)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 05/04/2026</t>
+    <t>export date: 12/04/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>