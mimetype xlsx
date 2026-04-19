--- v10 (2026-04-12)
+++ v11 (2026-04-19)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Irbid)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 12/04/2026</t>
+    <t>export date: 19/04/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>