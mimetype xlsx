--- v11 (2026-04-19)
+++ v12 (2026-04-26)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Irbid)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 19/04/2026</t>
+    <t>export date: 26/04/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>