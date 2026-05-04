--- v12 (2026-04-26)
+++ v13 (2026-05-04)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Irbid)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 26/04/2026</t>
+    <t>export date: 04/05/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>