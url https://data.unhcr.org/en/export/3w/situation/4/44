--- v13 (2026-05-04)
+++ v14 (2026-05-10)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Irbid)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 04/05/2026</t>
+    <t>export date: 10/05/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>