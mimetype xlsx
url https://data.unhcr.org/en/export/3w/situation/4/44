--- v14 (2026-05-10)
+++ v15 (2026-05-17)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Irbid)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 10/05/2026</t>
+    <t>export date: 17/05/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>