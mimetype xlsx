--- v15 (2026-05-17)
+++ v16 (2026-05-24)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Irbid)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 17/05/2026</t>
+    <t>export date: 24/05/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>