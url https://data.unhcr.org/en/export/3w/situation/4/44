--- v16 (2026-05-24)
+++ v17 (2026-06-01)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Irbid)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 24/05/2026</t>
+    <t>export date: 01/06/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>