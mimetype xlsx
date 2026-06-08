--- v17 (2026-06-01)
+++ v18 (2026-06-08)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Irbid)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 01/06/2026</t>
+    <t>export date: 08/06/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>