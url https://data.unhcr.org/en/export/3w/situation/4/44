--- v18 (2026-06-08)
+++ v19 (2026-06-15)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Irbid)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 08/06/2026</t>
+    <t>export date: 15/06/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>