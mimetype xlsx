--- v19 (2026-06-15)
+++ v20 (2026-06-22)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Irbid)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 15/06/2026</t>
+    <t>export date: 22/06/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>