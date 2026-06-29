--- v20 (2026-06-22)
+++ v21 (2026-06-29)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Irbid)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 22/06/2026</t>
+    <t>export date: 29/06/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>