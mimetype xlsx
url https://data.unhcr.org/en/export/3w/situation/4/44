--- v21 (2026-06-29)
+++ v22 (2026-07-06)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Irbid)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 29/06/2026</t>
+    <t>export date: 06/07/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>