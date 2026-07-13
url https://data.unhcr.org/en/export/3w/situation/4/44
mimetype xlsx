--- v22 (2026-07-06)
+++ v23 (2026-07-13)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Irbid)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 06/07/2026</t>
+    <t>export date: 13/07/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>