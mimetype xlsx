--- v23 (2026-07-13)
+++ v24 (2026-07-21)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Irbid)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 13/07/2026</t>
+    <t>export date: 21/07/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>