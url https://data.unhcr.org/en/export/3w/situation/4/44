--- v24 (2026-07-21)
+++ v25 (2026-07-28)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Irbid)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 21/07/2026</t>
+    <t>export date: 28/07/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>