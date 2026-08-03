--- v25 (2026-07-28)
+++ v26 (2026-08-03)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Irbid)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 28/07/2026</t>
+    <t>export date: 03/08/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>