--- v26 (2026-08-03)
+++ v27 (2026-08-10)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Irbid)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 03/08/2026</t>
+    <t>export date: 10/08/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>