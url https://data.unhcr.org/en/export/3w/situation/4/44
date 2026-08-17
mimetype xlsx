--- v27 (2026-08-10)
+++ v28 (2026-08-17)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Irbid)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 10/08/2026</t>
+    <t>export date: 17/08/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>