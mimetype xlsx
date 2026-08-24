--- v28 (2026-08-17)
+++ v29 (2026-08-24)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Irbid)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 17/08/2026</t>
+    <t>export date: 24/08/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>