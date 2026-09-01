--- v29 (2026-08-24)
+++ v30 (2026-09-01)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Irbid)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 24/08/2026</t>
+    <t>export date: 01/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>