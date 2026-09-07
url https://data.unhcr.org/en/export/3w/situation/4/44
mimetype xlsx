--- v30 (2026-09-01)
+++ v31 (2026-09-07)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Irbid)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 01/09/2026</t>
+    <t>export date: 07/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>