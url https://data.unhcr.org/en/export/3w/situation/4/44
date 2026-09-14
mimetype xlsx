--- v31 (2026-09-07)
+++ v32 (2026-09-14)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Irbid)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 07/09/2026</t>
+    <t>export date: 14/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>