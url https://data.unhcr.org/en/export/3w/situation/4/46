--- v190 (2026-09-10)
+++ v191 (2026-09-11)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Cyber City Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 10/09/2026</t>
+    <t>export date: 11/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>