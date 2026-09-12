--- v191 (2026-09-11)
+++ v192 (2026-09-12)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Cyber City Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 11/09/2026</t>
+    <t>export date: 12/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>