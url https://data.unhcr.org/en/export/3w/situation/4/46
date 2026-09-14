--- v192 (2026-09-12)
+++ v193 (2026-09-14)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Cyber City Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 12/09/2026</t>
+    <t>export date: 14/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>