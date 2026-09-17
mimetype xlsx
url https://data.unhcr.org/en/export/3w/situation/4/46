--- v195 (2026-09-16)
+++ v196 (2026-09-17)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Cyber City Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 16/09/2026</t>
+    <t>export date: 17/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>