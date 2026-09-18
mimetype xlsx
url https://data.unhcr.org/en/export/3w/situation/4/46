--- v196 (2026-09-17)
+++ v197 (2026-09-18)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Cyber City Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 17/09/2026</t>
+    <t>export date: 18/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>