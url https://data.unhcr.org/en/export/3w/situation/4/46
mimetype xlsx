--- v197 (2026-09-18)
+++ v198 (2026-09-19)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Cyber City Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 18/09/2026</t>
+    <t>export date: 19/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>