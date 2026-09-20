--- v198 (2026-09-19)
+++ v199 (2026-09-20)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Cyber City Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 19/09/2026</t>
+    <t>export date: 20/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>