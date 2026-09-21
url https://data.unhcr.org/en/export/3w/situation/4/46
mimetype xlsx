--- v199 (2026-09-20)
+++ v200 (2026-09-21)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Cyber City Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 20/09/2026</t>
+    <t>export date: 21/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>