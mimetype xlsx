--- v200 (2026-09-21)
+++ v201 (2026-09-23)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Cyber City Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 21/09/2026</t>
+    <t>export date: 23/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>