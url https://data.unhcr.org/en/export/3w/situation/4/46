--- v201 (2026-09-23)
+++ v202 (2026-09-25)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Cyber City Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 23/09/2026</t>
+    <t>export date: 25/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>