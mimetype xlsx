--- v202 (2026-09-25)
+++ v203 (2026-09-26)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Cyber City Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 25/09/2026</t>
+    <t>export date: 26/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>