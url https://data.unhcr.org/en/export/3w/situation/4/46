--- v203 (2026-09-26)
+++ v204 (2026-09-27)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Cyber City Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 26/09/2026</t>
+    <t>export date: 27/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>