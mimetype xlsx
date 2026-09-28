--- v204 (2026-09-27)
+++ v205 (2026-09-28)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Cyber City Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 27/09/2026</t>
+    <t>export date: 28/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>