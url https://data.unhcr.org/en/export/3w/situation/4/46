--- v205 (2026-09-28)
+++ v206 (2026-10-03)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Cyber City Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 28/09/2026</t>
+    <t>export date: 03/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>