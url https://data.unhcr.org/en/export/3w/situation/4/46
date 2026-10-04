--- v206 (2026-10-03)
+++ v207 (2026-10-04)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Cyber City Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 03/10/2026</t>
+    <t>export date: 04/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>