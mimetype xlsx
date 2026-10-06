--- v207 (2026-10-04)
+++ v208 (2026-10-06)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Cyber City Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 04/10/2026</t>
+    <t>export date: 06/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>