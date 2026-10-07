--- v208 (2026-10-06)
+++ v209 (2026-10-07)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Cyber City Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 06/10/2026</t>
+    <t>export date: 07/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>