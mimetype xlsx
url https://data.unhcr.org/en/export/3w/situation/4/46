--- v209 (2026-10-07)
+++ v210 (2026-10-10)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Cyber City Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 07/10/2026</t>
+    <t>export date: 10/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>