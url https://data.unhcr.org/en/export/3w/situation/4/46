--- v210 (2026-10-10)
+++ v211 (2026-10-11)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Cyber City Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 10/10/2026</t>
+    <t>export date: 11/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>