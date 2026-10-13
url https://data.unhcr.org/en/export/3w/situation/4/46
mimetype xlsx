--- v211 (2026-10-11)
+++ v212 (2026-10-13)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Cyber City Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 11/10/2026</t>
+    <t>export date: 13/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>