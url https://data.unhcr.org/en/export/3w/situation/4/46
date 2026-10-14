--- v212 (2026-10-13)
+++ v213 (2026-10-14)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Cyber City Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 13/10/2026</t>
+    <t>export date: 14/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>