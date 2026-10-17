--- v213 (2026-10-14)
+++ v214 (2026-10-17)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Cyber City Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 14/10/2026</t>
+    <t>export date: 17/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>