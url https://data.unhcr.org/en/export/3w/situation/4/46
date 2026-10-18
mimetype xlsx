--- v214 (2026-10-17)
+++ v215 (2026-10-18)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Cyber City Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 17/10/2026</t>
+    <t>export date: 18/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>