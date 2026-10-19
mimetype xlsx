--- v215 (2026-10-18)
+++ v216 (2026-10-19)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Cyber City Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 18/10/2026</t>
+    <t>export date: 19/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>