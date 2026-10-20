--- v216 (2026-10-19)
+++ v217 (2026-10-20)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Cyber City Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 19/10/2026</t>
+    <t>export date: 20/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>