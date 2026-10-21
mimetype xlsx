--- v217 (2026-10-20)
+++ v218 (2026-10-21)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Cyber City Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 20/10/2026</t>
+    <t>export date: 21/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>