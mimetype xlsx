--- v218 (2026-10-21)
+++ v219 (2026-10-22)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Cyber City Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 21/10/2026</t>
+    <t>export date: 22/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>