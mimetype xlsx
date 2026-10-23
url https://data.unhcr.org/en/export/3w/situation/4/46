--- v219 (2026-10-22)
+++ v220 (2026-10-23)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Cyber City Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 22/10/2026</t>
+    <t>export date: 23/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>