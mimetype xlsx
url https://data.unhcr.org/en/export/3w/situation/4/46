--- v220 (2026-10-23)
+++ v221 (2026-10-25)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Cyber City Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 23/10/2026</t>
+    <t>export date: 25/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>