--- v221 (2026-10-25)
+++ v222 (2026-10-26)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Cyber City Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 25/10/2026</t>
+    <t>export date: 26/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>