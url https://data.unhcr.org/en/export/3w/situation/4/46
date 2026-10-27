--- v222 (2026-10-26)
+++ v223 (2026-10-27)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Cyber City Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 26/10/2026</t>
+    <t>export date: 27/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>