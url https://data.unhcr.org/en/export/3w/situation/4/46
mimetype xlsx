--- v223 (2026-10-27)
+++ v224 (2026-10-28)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Cyber City Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 27/10/2026</t>
+    <t>export date: 28/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>