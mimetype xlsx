--- v224 (2026-10-28)
+++ v225 (2026-10-29)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Cyber City Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 28/10/2026</t>
+    <t>export date: 29/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>