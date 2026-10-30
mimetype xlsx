--- v225 (2026-10-29)
+++ v226 (2026-10-30)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Cyber City Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 29/10/2026</t>
+    <t>export date: 30/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>