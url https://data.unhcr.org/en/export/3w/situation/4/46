--- v226 (2026-10-30)
+++ v227 (2026-10-31)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Cyber City Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 30/10/2026</t>
+    <t>export date: 31/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>