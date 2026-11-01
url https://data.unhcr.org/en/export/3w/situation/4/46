--- v227 (2026-10-31)
+++ v228 (2026-11-01)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Cyber City Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 31/10/2026</t>
+    <t>export date: 01/11/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>