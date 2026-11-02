--- v228 (2026-11-01)
+++ v229 (2026-11-02)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Cyber City Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 01/11/2026</t>
+    <t>export date: 02/11/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>