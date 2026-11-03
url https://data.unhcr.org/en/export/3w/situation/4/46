--- v229 (2026-11-02)
+++ v230 (2026-11-03)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Cyber City Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 02/11/2026</t>
+    <t>export date: 03/11/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>