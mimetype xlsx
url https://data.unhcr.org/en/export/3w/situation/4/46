--- v230 (2026-11-03)
+++ v231 (2026-11-04)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Cyber City Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 03/11/2026</t>
+    <t>export date: 04/11/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>