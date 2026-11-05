--- v231 (2026-11-04)
+++ v232 (2026-11-05)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Cyber City Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 04/11/2026</t>
+    <t>export date: 05/11/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>