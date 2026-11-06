--- v232 (2026-11-05)
+++ v233 (2026-11-06)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Cyber City Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 05/11/2026</t>
+    <t>export date: 06/11/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>