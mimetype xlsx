--- v233 (2026-11-06)
+++ v234 (2026-11-07)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Cyber City Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 06/11/2026</t>
+    <t>export date: 07/11/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>