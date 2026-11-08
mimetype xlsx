--- v234 (2026-11-07)
+++ v235 (2026-11-08)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Cyber City Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 07/11/2026</t>
+    <t>export date: 08/11/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>