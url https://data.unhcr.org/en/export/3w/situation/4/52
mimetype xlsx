--- v75 (2026-09-09)
+++ v76 (2026-09-12)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 09/09/2026</t>
+    <t>export date: 12/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>