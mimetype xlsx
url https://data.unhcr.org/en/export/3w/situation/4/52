--- v76 (2026-09-12)
+++ v77 (2026-09-13)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 12/09/2026</t>
+    <t>export date: 13/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>