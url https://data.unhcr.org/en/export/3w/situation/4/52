--- v77 (2026-09-13)
+++ v78 (2026-09-18)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 13/09/2026</t>
+    <t>export date: 18/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>