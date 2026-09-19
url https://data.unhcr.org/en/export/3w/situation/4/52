--- v78 (2026-09-18)
+++ v79 (2026-09-19)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 18/09/2026</t>
+    <t>export date: 19/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>