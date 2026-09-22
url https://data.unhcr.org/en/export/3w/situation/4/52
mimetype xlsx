--- v79 (2026-09-19)
+++ v80 (2026-09-22)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 19/09/2026</t>
+    <t>export date: 22/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>