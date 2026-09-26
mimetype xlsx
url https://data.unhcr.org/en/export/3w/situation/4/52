--- v80 (2026-09-22)
+++ v81 (2026-09-26)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 22/09/2026</t>
+    <t>export date: 26/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>