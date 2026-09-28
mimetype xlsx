--- v81 (2026-09-26)
+++ v82 (2026-09-28)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 26/09/2026</t>
+    <t>export date: 28/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>