--- v82 (2026-09-28)
+++ v83 (2026-10-02)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 28/09/2026</t>
+    <t>export date: 02/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>