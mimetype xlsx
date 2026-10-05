--- v83 (2026-10-02)
+++ v84 (2026-10-05)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 02/10/2026</t>
+    <t>export date: 05/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>