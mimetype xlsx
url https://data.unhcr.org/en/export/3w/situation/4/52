--- v84 (2026-10-05)
+++ v85 (2026-10-07)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 05/10/2026</t>
+    <t>export date: 07/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>