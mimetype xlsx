--- v85 (2026-10-07)
+++ v86 (2026-10-12)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 07/10/2026</t>
+    <t>export date: 12/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>