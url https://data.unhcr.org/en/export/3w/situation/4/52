--- v86 (2026-10-12)
+++ v87 (2026-10-13)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 12/10/2026</t>
+    <t>export date: 13/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>