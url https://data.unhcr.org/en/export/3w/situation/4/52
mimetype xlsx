--- v87 (2026-10-13)
+++ v88 (2026-10-17)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 13/10/2026</t>
+    <t>export date: 17/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>