--- v88 (2026-10-17)
+++ v89 (2026-10-19)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 17/10/2026</t>
+    <t>export date: 19/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>