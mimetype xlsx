--- v89 (2026-10-19)
+++ v90 (2026-10-22)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 19/10/2026</t>
+    <t>export date: 22/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>