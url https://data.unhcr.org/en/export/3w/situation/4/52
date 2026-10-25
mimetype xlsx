--- v90 (2026-10-22)
+++ v91 (2026-10-25)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 22/10/2026</t>
+    <t>export date: 25/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>