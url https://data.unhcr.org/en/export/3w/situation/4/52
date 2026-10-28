--- v91 (2026-10-25)
+++ v92 (2026-10-28)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 25/10/2026</t>
+    <t>export date: 28/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>