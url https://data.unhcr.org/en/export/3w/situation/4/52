--- v92 (2026-10-28)
+++ v93 (2026-10-31)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 28/10/2026</t>
+    <t>export date: 31/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>