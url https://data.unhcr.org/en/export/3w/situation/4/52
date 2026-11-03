--- v93 (2026-10-31)
+++ v94 (2026-11-03)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 31/10/2026</t>
+    <t>export date: 03/11/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>