--- v94 (2026-11-03)
+++ v95 (2026-11-06)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Syria Regional Refugee Response (Mafraq)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 03/11/2026</t>
+    <t>export date: 06/11/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>