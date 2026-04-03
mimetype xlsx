--- v9 (2026-03-26)
+++ v10 (2026-04-03)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 26/03/2026</t>
+    <t>export date: 03/04/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>