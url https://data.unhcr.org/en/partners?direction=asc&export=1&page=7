--- v10 (2026-04-03)
+++ v11 (2026-04-10)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 03/04/2026</t>
+    <t>export date: 10/04/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>