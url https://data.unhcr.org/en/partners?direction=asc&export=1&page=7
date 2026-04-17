--- v11 (2026-04-10)
+++ v12 (2026-04-17)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 10/04/2026</t>
+    <t>export date: 17/04/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>