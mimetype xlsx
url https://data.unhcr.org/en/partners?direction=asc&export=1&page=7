--- v12 (2026-04-17)
+++ v13 (2026-04-25)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 17/04/2026</t>
+    <t>export date: 25/04/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>