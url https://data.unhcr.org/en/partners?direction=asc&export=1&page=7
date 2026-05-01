--- v13 (2026-04-25)
+++ v14 (2026-05-01)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 25/04/2026</t>
+    <t>export date: 01/05/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>