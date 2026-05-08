--- v14 (2026-05-01)
+++ v15 (2026-05-08)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 01/05/2026</t>
+    <t>export date: 08/05/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>