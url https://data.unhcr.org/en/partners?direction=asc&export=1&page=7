--- v15 (2026-05-08)
+++ v16 (2026-05-15)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 08/05/2026</t>
+    <t>export date: 15/05/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>