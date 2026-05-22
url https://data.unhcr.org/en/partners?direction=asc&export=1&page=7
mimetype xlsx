--- v16 (2026-05-15)
+++ v17 (2026-05-22)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 15/05/2026</t>
+    <t>export date: 22/05/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>