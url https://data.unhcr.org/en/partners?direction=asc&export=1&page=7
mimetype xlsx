--- v17 (2026-05-22)
+++ v18 (2026-05-30)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 22/05/2026</t>
+    <t>export date: 30/05/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>