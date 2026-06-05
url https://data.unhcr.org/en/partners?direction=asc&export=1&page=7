--- v18 (2026-05-30)
+++ v19 (2026-06-05)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 30/05/2026</t>
+    <t>export date: 05/06/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>