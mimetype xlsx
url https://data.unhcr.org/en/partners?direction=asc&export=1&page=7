--- v19 (2026-06-05)
+++ v20 (2026-06-13)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 05/06/2026</t>
+    <t>export date: 13/06/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>