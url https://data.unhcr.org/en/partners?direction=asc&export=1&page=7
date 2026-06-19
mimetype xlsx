--- v20 (2026-06-13)
+++ v21 (2026-06-19)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 13/06/2026</t>
+    <t>export date: 19/06/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>