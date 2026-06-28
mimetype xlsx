--- v21 (2026-06-19)
+++ v22 (2026-06-28)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 19/06/2026</t>
+    <t>export date: 28/06/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>