--- v22 (2026-06-28)
+++ v23 (2026-07-04)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 28/06/2026</t>
+    <t>export date: 04/07/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>