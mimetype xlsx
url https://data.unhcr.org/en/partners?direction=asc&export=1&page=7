--- v23 (2026-07-04)
+++ v24 (2026-07-11)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 04/07/2026</t>
+    <t>export date: 11/07/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>