--- v24 (2026-07-11)
+++ v25 (2026-07-18)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 11/07/2026</t>
+    <t>export date: 18/07/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>