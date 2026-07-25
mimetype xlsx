--- v25 (2026-07-18)
+++ v26 (2026-07-25)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 18/07/2026</t>
+    <t>export date: 25/07/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>