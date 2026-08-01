--- v26 (2026-07-25)
+++ v27 (2026-08-01)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 25/07/2026</t>
+    <t>export date: 01/08/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>