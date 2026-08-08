--- v27 (2026-08-01)
+++ v28 (2026-08-08)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 01/08/2026</t>
+    <t>export date: 08/08/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>