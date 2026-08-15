--- v28 (2026-08-08)
+++ v29 (2026-08-15)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 08/08/2026</t>
+    <t>export date: 15/08/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>