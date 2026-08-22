--- v29 (2026-08-15)
+++ v30 (2026-08-22)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 15/08/2026</t>
+    <t>export date: 22/08/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>