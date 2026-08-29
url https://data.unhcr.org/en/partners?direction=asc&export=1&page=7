--- v30 (2026-08-22)
+++ v31 (2026-08-29)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 22/08/2026</t>
+    <t>export date: 29/08/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>