--- v31 (2026-08-29)
+++ v32 (2026-09-05)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 29/08/2026</t>
+    <t>export date: 05/09/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>