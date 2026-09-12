--- v32 (2026-09-05)
+++ v33 (2026-09-12)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 05/09/2026</t>
+    <t>export date: 12/09/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>