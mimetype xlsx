--- v6 (2026-03-27)
+++ v7 (2026-04-01)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 27/03/2026</t>
+    <t>export date: 01/04/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>