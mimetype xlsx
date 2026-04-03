--- v7 (2026-04-01)
+++ v8 (2026-04-03)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 01/04/2026</t>
+    <t>export date: 03/04/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>