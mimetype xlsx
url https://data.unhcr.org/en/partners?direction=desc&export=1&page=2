--- v8 (2026-04-03)
+++ v9 (2026-04-26)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 03/04/2026</t>
+    <t>export date: 26/04/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>