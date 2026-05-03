--- v9 (2026-04-26)
+++ v10 (2026-05-03)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 26/04/2026</t>
+    <t>export date: 03/05/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>