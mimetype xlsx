--- v10 (2026-05-03)
+++ v11 (2026-05-30)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 03/05/2026</t>
+    <t>export date: 30/05/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>