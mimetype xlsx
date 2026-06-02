--- v11 (2026-05-30)
+++ v12 (2026-06-02)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 30/05/2026</t>
+    <t>export date: 02/06/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>