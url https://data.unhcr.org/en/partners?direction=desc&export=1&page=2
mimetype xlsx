--- v12 (2026-06-02)
+++ v13 (2026-06-25)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 02/06/2026</t>
+    <t>export date: 25/06/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>