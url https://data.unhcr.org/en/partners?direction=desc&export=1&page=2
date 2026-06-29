--- v13 (2026-06-25)
+++ v14 (2026-06-29)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 25/06/2026</t>
+    <t>export date: 29/06/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>