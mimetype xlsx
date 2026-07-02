--- v14 (2026-06-29)
+++ v15 (2026-07-02)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 29/06/2026</t>
+    <t>export date: 02/07/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>