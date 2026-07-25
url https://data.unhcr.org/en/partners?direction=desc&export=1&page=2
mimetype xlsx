--- v15 (2026-07-02)
+++ v16 (2026-07-25)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 02/07/2026</t>
+    <t>export date: 25/07/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>