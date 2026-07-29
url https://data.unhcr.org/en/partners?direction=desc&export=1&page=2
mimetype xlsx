--- v16 (2026-07-25)
+++ v17 (2026-07-29)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 25/07/2026</t>
+    <t>export date: 29/07/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>