--- v17 (2026-07-29)
+++ v18 (2026-08-01)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 29/07/2026</t>
+    <t>export date: 01/08/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>