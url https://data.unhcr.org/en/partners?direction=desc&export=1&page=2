--- v18 (2026-08-01)
+++ v19 (2026-08-24)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 01/08/2026</t>
+    <t>export date: 24/08/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>