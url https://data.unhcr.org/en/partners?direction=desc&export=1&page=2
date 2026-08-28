--- v19 (2026-08-24)
+++ v20 (2026-08-28)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 24/08/2026</t>
+    <t>export date: 28/08/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>