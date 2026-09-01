--- v20 (2026-08-28)
+++ v21 (2026-09-01)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 28/08/2026</t>
+    <t>export date: 01/09/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>