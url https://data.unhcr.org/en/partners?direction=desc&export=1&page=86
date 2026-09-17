--- v71 (2026-09-13)
+++ v72 (2026-09-17)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 13/09/2026</t>
+    <t>export date: 17/09/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>