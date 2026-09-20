--- v72 (2026-09-17)
+++ v73 (2026-09-20)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 17/09/2026</t>
+    <t>export date: 20/09/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>