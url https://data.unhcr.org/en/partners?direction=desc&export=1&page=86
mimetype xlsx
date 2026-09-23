--- v73 (2026-09-20)
+++ v74 (2026-09-23)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 20/09/2026</t>
+    <t>export date: 23/09/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>