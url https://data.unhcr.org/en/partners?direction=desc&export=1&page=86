--- v74 (2026-09-23)
+++ v75 (2026-09-26)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 23/09/2026</t>
+    <t>export date: 26/09/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>