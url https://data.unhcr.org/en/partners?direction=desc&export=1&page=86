--- v75 (2026-09-26)
+++ v76 (2026-09-29)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 26/09/2026</t>
+    <t>export date: 29/09/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>