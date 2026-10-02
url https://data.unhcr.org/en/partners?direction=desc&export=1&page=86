--- v76 (2026-09-29)
+++ v77 (2026-10-02)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 29/09/2026</t>
+    <t>export date: 02/10/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>