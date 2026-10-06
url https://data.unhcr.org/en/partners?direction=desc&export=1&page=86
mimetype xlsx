--- v77 (2026-10-02)
+++ v78 (2026-10-06)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 02/10/2026</t>
+    <t>export date: 06/10/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>