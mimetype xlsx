--- v78 (2026-10-06)
+++ v79 (2026-10-08)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 06/10/2026</t>
+    <t>export date: 08/10/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>