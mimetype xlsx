--- v79 (2026-10-08)
+++ v80 (2026-10-12)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 08/10/2026</t>
+    <t>export date: 12/10/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>