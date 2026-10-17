--- v81 (2026-10-14)
+++ v82 (2026-10-17)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 14/10/2026</t>
+    <t>export date: 17/10/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>