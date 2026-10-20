--- v82 (2026-10-17)
+++ v83 (2026-10-20)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 17/10/2026</t>
+    <t>export date: 20/10/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>