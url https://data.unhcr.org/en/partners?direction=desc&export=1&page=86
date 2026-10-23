--- v83 (2026-10-20)
+++ v84 (2026-10-23)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 20/10/2026</t>
+    <t>export date: 23/10/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>