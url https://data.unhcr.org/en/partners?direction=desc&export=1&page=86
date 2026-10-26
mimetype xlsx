--- v84 (2026-10-23)
+++ v85 (2026-10-26)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 23/10/2026</t>
+    <t>export date: 26/10/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>