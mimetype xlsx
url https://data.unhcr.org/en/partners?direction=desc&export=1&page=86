--- v85 (2026-10-26)
+++ v86 (2026-10-29)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 26/10/2026</t>
+    <t>export date: 29/10/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>