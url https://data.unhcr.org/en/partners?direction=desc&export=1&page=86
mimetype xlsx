--- v86 (2026-10-29)
+++ v87 (2026-11-01)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 29/10/2026</t>
+    <t>export date: 01/11/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>