--- v87 (2026-11-01)
+++ v88 (2026-11-04)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 01/11/2026</t>
+    <t>export date: 04/11/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>