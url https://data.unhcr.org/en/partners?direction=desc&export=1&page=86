--- v88 (2026-11-04)
+++ v89 (2026-11-07)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 04/11/2026</t>
+    <t>export date: 07/11/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>