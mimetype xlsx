--- v19 (2026-03-31)
+++ v20 (2026-04-01)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 31/03/2026</t>
+    <t>export date: 01/04/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>