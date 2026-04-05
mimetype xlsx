--- v20 (2026-04-01)
+++ v21 (2026-04-05)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 01/04/2026</t>
+    <t>export date: 05/04/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>