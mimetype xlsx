--- v21 (2026-04-05)
+++ v22 (2026-04-07)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 05/04/2026</t>
+    <t>export date: 07/04/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>