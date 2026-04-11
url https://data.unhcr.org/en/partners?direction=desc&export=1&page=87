--- v22 (2026-04-07)
+++ v23 (2026-04-11)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 07/04/2026</t>
+    <t>export date: 11/04/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>