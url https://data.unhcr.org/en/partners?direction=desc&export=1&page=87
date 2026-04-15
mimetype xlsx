--- v23 (2026-04-11)
+++ v24 (2026-04-15)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 11/04/2026</t>
+    <t>export date: 15/04/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>