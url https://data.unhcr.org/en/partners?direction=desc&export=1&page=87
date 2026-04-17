--- v24 (2026-04-15)
+++ v25 (2026-04-17)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 15/04/2026</t>
+    <t>export date: 17/04/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>