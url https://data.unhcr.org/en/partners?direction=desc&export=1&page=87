--- v25 (2026-04-17)
+++ v26 (2026-04-19)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 17/04/2026</t>
+    <t>export date: 19/04/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>