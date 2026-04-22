--- v26 (2026-04-19)
+++ v27 (2026-04-22)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 19/04/2026</t>
+    <t>export date: 22/04/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>