--- v27 (2026-04-22)
+++ v28 (2026-04-25)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 22/04/2026</t>
+    <t>export date: 25/04/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>