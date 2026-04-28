--- v28 (2026-04-25)
+++ v29 (2026-04-28)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 25/04/2026</t>
+    <t>export date: 28/04/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>