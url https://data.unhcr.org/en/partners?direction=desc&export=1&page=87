--- v29 (2026-04-28)
+++ v30 (2026-05-02)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 28/04/2026</t>
+    <t>export date: 02/05/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>