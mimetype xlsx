--- v30 (2026-05-02)
+++ v31 (2026-05-04)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 02/05/2026</t>
+    <t>export date: 04/05/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>