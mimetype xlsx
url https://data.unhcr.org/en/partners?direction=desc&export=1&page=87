--- v31 (2026-05-04)
+++ v32 (2026-05-07)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 04/05/2026</t>
+    <t>export date: 07/05/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>