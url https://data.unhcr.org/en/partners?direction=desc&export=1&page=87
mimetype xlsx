--- v32 (2026-05-07)
+++ v33 (2026-05-11)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 07/05/2026</t>
+    <t>export date: 11/05/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>