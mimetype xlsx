--- v33 (2026-05-11)
+++ v34 (2026-05-14)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 11/05/2026</t>
+    <t>export date: 14/05/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>