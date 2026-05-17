--- v34 (2026-05-14)
+++ v35 (2026-05-17)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 14/05/2026</t>
+    <t>export date: 17/05/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>