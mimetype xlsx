--- v35 (2026-05-17)
+++ v36 (2026-05-20)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 17/05/2026</t>
+    <t>export date: 20/05/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>