--- v36 (2026-05-20)
+++ v37 (2026-05-23)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 20/05/2026</t>
+    <t>export date: 23/05/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>