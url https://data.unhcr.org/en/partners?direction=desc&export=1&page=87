--- v37 (2026-05-23)
+++ v38 (2026-05-26)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 23/05/2026</t>
+    <t>export date: 26/05/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>