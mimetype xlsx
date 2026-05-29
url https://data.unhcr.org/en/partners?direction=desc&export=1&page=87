--- v38 (2026-05-26)
+++ v39 (2026-05-29)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 26/05/2026</t>
+    <t>export date: 29/05/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>