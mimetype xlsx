--- v39 (2026-05-29)
+++ v40 (2026-06-02)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 29/05/2026</t>
+    <t>export date: 02/06/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>