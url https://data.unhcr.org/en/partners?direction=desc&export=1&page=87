--- v40 (2026-06-02)
+++ v41 (2026-06-05)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 02/06/2026</t>
+    <t>export date: 05/06/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>