--- v41 (2026-06-05)
+++ v42 (2026-06-07)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 05/06/2026</t>
+    <t>export date: 07/06/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>