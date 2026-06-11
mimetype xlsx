--- v42 (2026-06-07)
+++ v43 (2026-06-11)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 07/06/2026</t>
+    <t>export date: 11/06/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>