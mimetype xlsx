--- v43 (2026-06-11)
+++ v44 (2026-06-16)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 11/06/2026</t>
+    <t>export date: 16/06/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>