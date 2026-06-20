--- v45 (2026-06-17)
+++ v46 (2026-06-20)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 17/06/2026</t>
+    <t>export date: 20/06/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>