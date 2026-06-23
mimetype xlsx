--- v46 (2026-06-20)
+++ v47 (2026-06-23)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 20/06/2026</t>
+    <t>export date: 23/06/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>