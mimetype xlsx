--- v47 (2026-06-23)
+++ v48 (2026-06-26)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 23/06/2026</t>
+    <t>export date: 26/06/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>