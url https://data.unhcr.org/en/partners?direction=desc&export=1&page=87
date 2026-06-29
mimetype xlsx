--- v48 (2026-06-26)
+++ v49 (2026-06-29)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 26/06/2026</t>
+    <t>export date: 29/06/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>