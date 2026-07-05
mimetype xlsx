--- v50 (2026-07-02)
+++ v51 (2026-07-05)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 02/07/2026</t>
+    <t>export date: 05/07/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>