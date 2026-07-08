--- v51 (2026-07-05)
+++ v52 (2026-07-08)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 05/07/2026</t>
+    <t>export date: 08/07/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>