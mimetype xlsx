--- v52 (2026-07-08)
+++ v53 (2026-07-11)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 08/07/2026</t>
+    <t>export date: 11/07/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>