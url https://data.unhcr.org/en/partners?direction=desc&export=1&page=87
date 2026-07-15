--- v53 (2026-07-11)
+++ v54 (2026-07-15)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 11/07/2026</t>
+    <t>export date: 15/07/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>