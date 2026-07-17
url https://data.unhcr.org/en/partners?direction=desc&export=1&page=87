--- v54 (2026-07-15)
+++ v55 (2026-07-17)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 15/07/2026</t>
+    <t>export date: 17/07/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>