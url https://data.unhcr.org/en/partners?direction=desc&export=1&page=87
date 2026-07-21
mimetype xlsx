--- v55 (2026-07-17)
+++ v56 (2026-07-21)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 17/07/2026</t>
+    <t>export date: 21/07/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>