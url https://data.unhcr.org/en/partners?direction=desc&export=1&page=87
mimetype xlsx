--- v56 (2026-07-21)
+++ v57 (2026-07-23)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 21/07/2026</t>
+    <t>export date: 23/07/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>