--- v57 (2026-07-23)
+++ v58 (2026-07-26)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 23/07/2026</t>
+    <t>export date: 26/07/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>