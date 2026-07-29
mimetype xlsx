--- v58 (2026-07-26)
+++ v59 (2026-07-29)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 26/07/2026</t>
+    <t>export date: 29/07/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>