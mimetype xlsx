--- v60 (2026-08-01)
+++ v61 (2026-08-04)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 01/08/2026</t>
+    <t>export date: 04/08/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>