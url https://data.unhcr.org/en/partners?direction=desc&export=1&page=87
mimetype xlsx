--- v61 (2026-08-04)
+++ v62 (2026-08-07)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 04/08/2026</t>
+    <t>export date: 07/08/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>