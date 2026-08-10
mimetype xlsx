--- v62 (2026-08-07)
+++ v63 (2026-08-10)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 07/08/2026</t>
+    <t>export date: 10/08/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>