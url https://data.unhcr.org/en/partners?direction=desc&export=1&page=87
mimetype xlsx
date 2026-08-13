--- v63 (2026-08-10)
+++ v64 (2026-08-13)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 10/08/2026</t>
+    <t>export date: 13/08/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>