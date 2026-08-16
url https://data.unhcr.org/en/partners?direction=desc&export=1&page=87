--- v64 (2026-08-13)
+++ v65 (2026-08-16)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 13/08/2026</t>
+    <t>export date: 16/08/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>