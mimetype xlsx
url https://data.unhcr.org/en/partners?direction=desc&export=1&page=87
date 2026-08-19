--- v65 (2026-08-16)
+++ v66 (2026-08-19)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 16/08/2026</t>
+    <t>export date: 19/08/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>