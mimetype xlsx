--- v66 (2026-08-19)
+++ v67 (2026-08-22)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 19/08/2026</t>
+    <t>export date: 22/08/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>