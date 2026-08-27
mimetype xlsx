--- v67 (2026-08-22)
+++ v68 (2026-08-27)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 22/08/2026</t>
+    <t>export date: 27/08/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>