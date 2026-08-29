--- v68 (2026-08-27)
+++ v69 (2026-08-29)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 27/08/2026</t>
+    <t>export date: 29/08/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>