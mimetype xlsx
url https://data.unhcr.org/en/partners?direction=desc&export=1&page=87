--- v72 (2026-09-07)
+++ v73 (2026-09-10)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 07/09/2026</t>
+    <t>export date: 10/09/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>