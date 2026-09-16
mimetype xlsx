--- v74 (2026-09-13)
+++ v75 (2026-09-16)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 13/09/2026</t>
+    <t>export date: 16/09/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>