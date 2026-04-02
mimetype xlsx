--- v19 (2026-03-29)
+++ v20 (2026-04-02)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 29/03/2026</t>
+    <t>export date: 02/04/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>