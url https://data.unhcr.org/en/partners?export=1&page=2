--- v20 (2026-04-02)
+++ v21 (2026-04-05)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 02/04/2026</t>
+    <t>export date: 05/04/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>