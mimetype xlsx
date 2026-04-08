--- v21 (2026-04-05)
+++ v22 (2026-04-08)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 05/04/2026</t>
+    <t>export date: 08/04/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>