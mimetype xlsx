--- v22 (2026-04-08)
+++ v23 (2026-04-11)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 08/04/2026</t>
+    <t>export date: 11/04/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>