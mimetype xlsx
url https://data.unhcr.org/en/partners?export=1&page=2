--- v23 (2026-04-11)
+++ v24 (2026-04-14)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 11/04/2026</t>
+    <t>export date: 14/04/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>