--- v24 (2026-04-14)
+++ v25 (2026-04-17)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 14/04/2026</t>
+    <t>export date: 17/04/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>