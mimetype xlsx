--- v25 (2026-04-17)
+++ v26 (2026-04-20)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 17/04/2026</t>
+    <t>export date: 20/04/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>