--- v26 (2026-04-20)
+++ v27 (2026-04-23)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 20/04/2026</t>
+    <t>export date: 23/04/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>