--- v27 (2026-04-23)
+++ v28 (2026-04-26)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 23/04/2026</t>
+    <t>export date: 26/04/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>