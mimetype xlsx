--- v28 (2026-04-26)
+++ v29 (2026-04-29)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 26/04/2026</t>
+    <t>export date: 29/04/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>