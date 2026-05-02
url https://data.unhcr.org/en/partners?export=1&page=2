--- v29 (2026-04-29)
+++ v30 (2026-05-02)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 29/04/2026</t>
+    <t>export date: 02/05/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>