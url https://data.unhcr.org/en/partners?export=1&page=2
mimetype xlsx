--- v30 (2026-05-02)
+++ v31 (2026-05-05)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 02/05/2026</t>
+    <t>export date: 05/05/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>