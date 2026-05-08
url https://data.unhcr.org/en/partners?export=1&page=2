--- v31 (2026-05-05)
+++ v32 (2026-05-08)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 05/05/2026</t>
+    <t>export date: 08/05/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>