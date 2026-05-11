--- v32 (2026-05-08)
+++ v33 (2026-05-11)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 08/05/2026</t>
+    <t>export date: 11/05/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>