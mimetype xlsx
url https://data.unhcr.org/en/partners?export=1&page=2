--- v39 (2026-05-29)
+++ v40 (2026-06-01)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 29/05/2026</t>
+    <t>export date: 01/06/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>