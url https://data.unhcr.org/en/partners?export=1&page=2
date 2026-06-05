--- v40 (2026-06-01)
+++ v41 (2026-06-05)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 01/06/2026</t>
+    <t>export date: 05/06/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>