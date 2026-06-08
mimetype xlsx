--- v41 (2026-06-05)
+++ v42 (2026-06-08)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 05/06/2026</t>
+    <t>export date: 08/06/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>