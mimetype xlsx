--- v42 (2026-06-08)
+++ v43 (2026-06-11)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 08/06/2026</t>
+    <t>export date: 11/06/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>