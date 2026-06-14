--- v43 (2026-06-11)
+++ v44 (2026-06-14)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 11/06/2026</t>
+    <t>export date: 14/06/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>