--- v44 (2026-06-14)
+++ v45 (2026-06-17)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 14/06/2026</t>
+    <t>export date: 17/06/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>