--- v47 (2026-06-23)
+++ v48 (2026-06-28)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 23/06/2026</t>
+    <t>export date: 28/06/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>