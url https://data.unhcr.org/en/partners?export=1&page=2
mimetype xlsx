--- v53 (2026-07-11)
+++ v54 (2026-07-14)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 11/07/2026</t>
+    <t>export date: 14/07/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>