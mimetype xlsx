--- v54 (2026-07-14)
+++ v55 (2026-07-17)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 14/07/2026</t>
+    <t>export date: 17/07/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>