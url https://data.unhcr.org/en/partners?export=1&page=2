--- v55 (2026-07-17)
+++ v56 (2026-07-20)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 17/07/2026</t>
+    <t>export date: 20/07/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>