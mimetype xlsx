--- v56 (2026-07-20)
+++ v57 (2026-07-23)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 20/07/2026</t>
+    <t>export date: 23/07/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>