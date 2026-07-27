--- v57 (2026-07-23)
+++ v58 (2026-07-27)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 23/07/2026</t>
+    <t>export date: 27/07/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>