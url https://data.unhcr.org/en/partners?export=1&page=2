--- v67 (2026-08-22)
+++ v68 (2026-08-26)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 22/08/2026</t>
+    <t>export date: 26/08/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>