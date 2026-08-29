--- v68 (2026-08-26)
+++ v69 (2026-08-29)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 26/08/2026</t>
+    <t>export date: 29/08/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>