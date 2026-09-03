--- v70 (2026-09-01)
+++ v71 (2026-09-03)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 01/09/2026</t>
+    <t>export date: 03/09/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>