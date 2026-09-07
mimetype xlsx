--- v71 (2026-09-03)
+++ v72 (2026-09-07)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Partner Search Results</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 03/09/2026</t>
+    <t>export date: 07/09/2026</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>Tabareybarey (Camp) (Niger Nationals)</t>
   </si>
   <si>
     <t>Child Protection</t>
   </si>
   <si>
     <t>Nyarugusu Camp</t>
   </si>
   <si>
     <t>Kigoma (way-station/stadium)</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>East</t>
   </si>