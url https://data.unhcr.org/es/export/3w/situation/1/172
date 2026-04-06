--- v9 (2026-03-31)
+++ v10 (2026-04-06)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>Horn of Africa Somalia Situation (Jijiga)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 31/03/2026</t>
+    <t>export date: 06/04/2026</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>AEEG</t>
   </si>
   <si>
     <t>Association of Ethiopians Educated in Germany</t>
   </si>
   <si>
     <t>DICAC</t>
   </si>
   <si>
     <t>Development and Inter-Church Aid Commission (EOC-DICAC)</t>
   </si>
   <si>
     <t>RRS</t>
   </si>
   <si>
     <t>Refugees and Returnees Service</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>