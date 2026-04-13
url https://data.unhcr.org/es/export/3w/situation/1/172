--- v10 (2026-04-06)
+++ v11 (2026-04-13)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>Horn of Africa Somalia Situation (Jijiga)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 06/04/2026</t>
+    <t>export date: 13/04/2026</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>AEEG</t>
   </si>
   <si>
     <t>Association of Ethiopians Educated in Germany</t>
   </si>
   <si>
     <t>DICAC</t>
   </si>
   <si>
     <t>Development and Inter-Church Aid Commission (EOC-DICAC)</t>
   </si>
   <si>
     <t>RRS</t>
   </si>
   <si>
     <t>Refugees and Returnees Service</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>