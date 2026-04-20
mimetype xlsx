--- v11 (2026-04-13)
+++ v12 (2026-04-20)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>Horn of Africa Somalia Situation (Jijiga)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 13/04/2026</t>
+    <t>export date: 20/04/2026</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>AEEG</t>
   </si>
   <si>
     <t>Association of Ethiopians Educated in Germany</t>
   </si>
   <si>
     <t>DICAC</t>
   </si>
   <si>
     <t>Development and Inter-Church Aid Commission (EOC-DICAC)</t>
   </si>
   <si>
     <t>RRS</t>
   </si>
   <si>
     <t>Refugees and Returnees Service</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>