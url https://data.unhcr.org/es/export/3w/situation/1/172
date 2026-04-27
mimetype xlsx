--- v12 (2026-04-20)
+++ v13 (2026-04-27)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>Horn of Africa Somalia Situation (Jijiga)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 20/04/2026</t>
+    <t>export date: 27/04/2026</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>AEEG</t>
   </si>
   <si>
     <t>Association of Ethiopians Educated in Germany</t>
   </si>
   <si>
     <t>DICAC</t>
   </si>
   <si>
     <t>Development and Inter-Church Aid Commission (EOC-DICAC)</t>
   </si>
   <si>
     <t>RRS</t>
   </si>
   <si>
     <t>Refugees and Returnees Service</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>