--- v13 (2026-04-27)
+++ v14 (2026-05-04)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>Horn of Africa Somalia Situation (Jijiga)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 27/04/2026</t>
+    <t>export date: 04/05/2026</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>AEEG</t>
   </si>
   <si>
     <t>Association of Ethiopians Educated in Germany</t>
   </si>
   <si>
     <t>DICAC</t>
   </si>
   <si>
     <t>Development and Inter-Church Aid Commission (EOC-DICAC)</t>
   </si>
   <si>
     <t>RRS</t>
   </si>
   <si>
     <t>Refugees and Returnees Service</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>