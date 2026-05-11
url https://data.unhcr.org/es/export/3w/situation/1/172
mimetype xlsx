--- v14 (2026-05-04)
+++ v15 (2026-05-11)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>Horn of Africa Somalia Situation (Jijiga)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 04/05/2026</t>
+    <t>export date: 11/05/2026</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>AEEG</t>
   </si>
   <si>
     <t>Association of Ethiopians Educated in Germany</t>
   </si>
   <si>
     <t>DICAC</t>
   </si>
   <si>
     <t>Development and Inter-Church Aid Commission (EOC-DICAC)</t>
   </si>
   <si>
     <t>RRS</t>
   </si>
   <si>
     <t>Refugees and Returnees Service</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>