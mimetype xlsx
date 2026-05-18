--- v15 (2026-05-11)
+++ v16 (2026-05-18)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>Horn of Africa Somalia Situation (Jijiga)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 11/05/2026</t>
+    <t>export date: 18/05/2026</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>AEEG</t>
   </si>
   <si>
     <t>Association of Ethiopians Educated in Germany</t>
   </si>
   <si>
     <t>DICAC</t>
   </si>
   <si>
     <t>Development and Inter-Church Aid Commission (EOC-DICAC)</t>
   </si>
   <si>
     <t>RRS</t>
   </si>
   <si>
     <t>Refugees and Returnees Service</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>