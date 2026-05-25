--- v16 (2026-05-18)
+++ v17 (2026-05-25)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>Horn of Africa Somalia Situation (Jijiga)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 18/05/2026</t>
+    <t>export date: 25/05/2026</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>AEEG</t>
   </si>
   <si>
     <t>Association of Ethiopians Educated in Germany</t>
   </si>
   <si>
     <t>DICAC</t>
   </si>
   <si>
     <t>Development and Inter-Church Aid Commission (EOC-DICAC)</t>
   </si>
   <si>
     <t>RRS</t>
   </si>
   <si>
     <t>Refugees and Returnees Service</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>