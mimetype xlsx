--- v17 (2026-05-25)
+++ v18 (2026-06-01)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>Horn of Africa Somalia Situation (Jijiga)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 25/05/2026</t>
+    <t>export date: 01/06/2026</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>AEEG</t>
   </si>
   <si>
     <t>Association of Ethiopians Educated in Germany</t>
   </si>
   <si>
     <t>DICAC</t>
   </si>
   <si>
     <t>Development and Inter-Church Aid Commission (EOC-DICAC)</t>
   </si>
   <si>
     <t>RRS</t>
   </si>
   <si>
     <t>Refugees and Returnees Service</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>