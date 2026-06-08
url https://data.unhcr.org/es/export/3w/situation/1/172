--- v18 (2026-06-01)
+++ v19 (2026-06-08)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>Horn of Africa Somalia Situation (Jijiga)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 01/06/2026</t>
+    <t>export date: 08/06/2026</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>AEEG</t>
   </si>
   <si>
     <t>Association of Ethiopians Educated in Germany</t>
   </si>
   <si>
     <t>DICAC</t>
   </si>
   <si>
     <t>Development and Inter-Church Aid Commission (EOC-DICAC)</t>
   </si>
   <si>
     <t>RRS</t>
   </si>
   <si>
     <t>Refugees and Returnees Service</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>