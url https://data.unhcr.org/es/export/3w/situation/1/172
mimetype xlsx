--- v19 (2026-06-08)
+++ v20 (2026-06-15)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>Horn of Africa Somalia Situation (Jijiga)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 08/06/2026</t>
+    <t>export date: 15/06/2026</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>AEEG</t>
   </si>
   <si>
     <t>Association of Ethiopians Educated in Germany</t>
   </si>
   <si>
     <t>DICAC</t>
   </si>
   <si>
     <t>Development and Inter-Church Aid Commission (EOC-DICAC)</t>
   </si>
   <si>
     <t>RRS</t>
   </si>
   <si>
     <t>Refugees and Returnees Service</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>