--- v20 (2026-06-15)
+++ v21 (2026-06-22)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>Horn of Africa Somalia Situation (Jijiga)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 15/06/2026</t>
+    <t>export date: 22/06/2026</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>AEEG</t>
   </si>
   <si>
     <t>Association of Ethiopians Educated in Germany</t>
   </si>
   <si>
     <t>DICAC</t>
   </si>
   <si>
     <t>Development and Inter-Church Aid Commission (EOC-DICAC)</t>
   </si>
   <si>
     <t>RRS</t>
   </si>
   <si>
     <t>Refugees and Returnees Service</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>