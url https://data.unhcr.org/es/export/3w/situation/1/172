--- v21 (2026-06-22)
+++ v22 (2026-06-29)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>Horn of Africa Somalia Situation (Jijiga)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 22/06/2026</t>
+    <t>export date: 29/06/2026</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>AEEG</t>
   </si>
   <si>
     <t>Association of Ethiopians Educated in Germany</t>
   </si>
   <si>
     <t>DICAC</t>
   </si>
   <si>
     <t>Development and Inter-Church Aid Commission (EOC-DICAC)</t>
   </si>
   <si>
     <t>RRS</t>
   </si>
   <si>
     <t>Refugees and Returnees Service</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>