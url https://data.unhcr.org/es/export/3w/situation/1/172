--- v22 (2026-06-29)
+++ v23 (2026-07-07)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>Horn of Africa Somalia Situation (Jijiga)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 29/06/2026</t>
+    <t>export date: 07/07/2026</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>AEEG</t>
   </si>
   <si>
     <t>Association of Ethiopians Educated in Germany</t>
   </si>
   <si>
     <t>DICAC</t>
   </si>
   <si>
     <t>Development and Inter-Church Aid Commission (EOC-DICAC)</t>
   </si>
   <si>
     <t>RRS</t>
   </si>
   <si>
     <t>Refugees and Returnees Service</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>