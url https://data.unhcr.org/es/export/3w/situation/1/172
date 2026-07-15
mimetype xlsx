--- v23 (2026-07-07)
+++ v24 (2026-07-15)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>Horn of Africa Somalia Situation (Jijiga)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 07/07/2026</t>
+    <t>export date: 15/07/2026</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>AEEG</t>
   </si>
   <si>
     <t>Association of Ethiopians Educated in Germany</t>
   </si>
   <si>
     <t>DICAC</t>
   </si>
   <si>
     <t>Development and Inter-Church Aid Commission (EOC-DICAC)</t>
   </si>
   <si>
     <t>RRS</t>
   </si>
   <si>
     <t>Refugees and Returnees Service</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>