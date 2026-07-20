--- v24 (2026-07-15)
+++ v25 (2026-07-20)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>Horn of Africa Somalia Situation (Jijiga)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 15/07/2026</t>
+    <t>export date: 20/07/2026</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>AEEG</t>
   </si>
   <si>
     <t>Association of Ethiopians Educated in Germany</t>
   </si>
   <si>
     <t>DICAC</t>
   </si>
   <si>
     <t>Development and Inter-Church Aid Commission (EOC-DICAC)</t>
   </si>
   <si>
     <t>RRS</t>
   </si>
   <si>
     <t>Refugees and Returnees Service</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>