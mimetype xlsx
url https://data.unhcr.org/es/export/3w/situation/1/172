--- v25 (2026-07-20)
+++ v26 (2026-07-27)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>Horn of Africa Somalia Situation (Jijiga)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 20/07/2026</t>
+    <t>export date: 27/07/2026</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>AEEG</t>
   </si>
   <si>
     <t>Association of Ethiopians Educated in Germany</t>
   </si>
   <si>
     <t>DICAC</t>
   </si>
   <si>
     <t>Development and Inter-Church Aid Commission (EOC-DICAC)</t>
   </si>
   <si>
     <t>RRS</t>
   </si>
   <si>
     <t>Refugees and Returnees Service</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>