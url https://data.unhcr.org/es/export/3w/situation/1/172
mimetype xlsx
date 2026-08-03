--- v26 (2026-07-27)
+++ v27 (2026-08-03)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>Horn of Africa Somalia Situation (Jijiga)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 27/07/2026</t>
+    <t>export date: 03/08/2026</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>AEEG</t>
   </si>
   <si>
     <t>Association of Ethiopians Educated in Germany</t>
   </si>
   <si>
     <t>DICAC</t>
   </si>
   <si>
     <t>Development and Inter-Church Aid Commission (EOC-DICAC)</t>
   </si>
   <si>
     <t>RRS</t>
   </si>
   <si>
     <t>Refugees and Returnees Service</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>