--- v27 (2026-08-03)
+++ v28 (2026-08-10)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>Horn of Africa Somalia Situation (Jijiga)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 03/08/2026</t>
+    <t>export date: 10/08/2026</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>AEEG</t>
   </si>
   <si>
     <t>Association of Ethiopians Educated in Germany</t>
   </si>
   <si>
     <t>DICAC</t>
   </si>
   <si>
     <t>Development and Inter-Church Aid Commission (EOC-DICAC)</t>
   </si>
   <si>
     <t>RRS</t>
   </si>
   <si>
     <t>Refugees and Returnees Service</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>