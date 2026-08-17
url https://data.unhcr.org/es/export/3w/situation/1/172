--- v28 (2026-08-10)
+++ v29 (2026-08-17)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>Horn of Africa Somalia Situation (Jijiga)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 10/08/2026</t>
+    <t>export date: 17/08/2026</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>AEEG</t>
   </si>
   <si>
     <t>Association of Ethiopians Educated in Germany</t>
   </si>
   <si>
     <t>DICAC</t>
   </si>
   <si>
     <t>Development and Inter-Church Aid Commission (EOC-DICAC)</t>
   </si>
   <si>
     <t>RRS</t>
   </si>
   <si>
     <t>Refugees and Returnees Service</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>