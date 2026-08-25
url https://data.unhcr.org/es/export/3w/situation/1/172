--- v29 (2026-08-17)
+++ v30 (2026-08-25)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>Horn of Africa Somalia Situation (Jijiga)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 17/08/2026</t>
+    <t>export date: 25/08/2026</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>AEEG</t>
   </si>
   <si>
     <t>Association of Ethiopians Educated in Germany</t>
   </si>
   <si>
     <t>DICAC</t>
   </si>
   <si>
     <t>Development and Inter-Church Aid Commission (EOC-DICAC)</t>
   </si>
   <si>
     <t>RRS</t>
   </si>
   <si>
     <t>Refugees and Returnees Service</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>