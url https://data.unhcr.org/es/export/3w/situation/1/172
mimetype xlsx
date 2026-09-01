--- v30 (2026-08-25)
+++ v31 (2026-09-01)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>Horn of Africa Somalia Situation (Jijiga)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 25/08/2026</t>
+    <t>export date: 01/09/2026</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>AEEG</t>
   </si>
   <si>
     <t>Association of Ethiopians Educated in Germany</t>
   </si>
   <si>
     <t>DICAC</t>
   </si>
   <si>
     <t>Development and Inter-Church Aid Commission (EOC-DICAC)</t>
   </si>
   <si>
     <t>RRS</t>
   </si>
   <si>
     <t>Refugees and Returnees Service</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>