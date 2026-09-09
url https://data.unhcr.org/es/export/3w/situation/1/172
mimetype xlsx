--- v31 (2026-09-01)
+++ v32 (2026-09-09)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>Horn of Africa Somalia Situation (Jijiga)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 01/09/2026</t>
+    <t>export date: 09/09/2026</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>AEEG</t>
   </si>
   <si>
     <t>Association of Ethiopians Educated in Germany</t>
   </si>
   <si>
     <t>DICAC</t>
   </si>
   <si>
     <t>Development and Inter-Church Aid Commission (EOC-DICAC)</t>
   </si>
   <si>
     <t>RRS</t>
   </si>
   <si>
     <t>Refugees and Returnees Service</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>