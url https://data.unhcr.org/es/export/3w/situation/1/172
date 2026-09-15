--- v32 (2026-09-09)
+++ v33 (2026-09-15)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>Horn of Africa Somalia Situation (Jijiga)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 09/09/2026</t>
+    <t>export date: 15/09/2026</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>AEEG</t>
   </si>
   <si>
     <t>Association of Ethiopians Educated in Germany</t>
   </si>
   <si>
     <t>DICAC</t>
   </si>
   <si>
     <t>Development and Inter-Church Aid Commission (EOC-DICAC)</t>
   </si>
   <si>
     <t>RRS</t>
   </si>
   <si>
     <t>Refugees and Returnees Service</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>