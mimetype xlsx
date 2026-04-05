--- v4 (2026-03-22)
+++ v5 (2026-04-05)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 22/03/2026</t>
+    <t>export date: 05/04/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>