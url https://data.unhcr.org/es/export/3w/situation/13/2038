--- v5 (2026-04-05)
+++ v6 (2026-04-19)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 05/04/2026</t>
+    <t>export date: 19/04/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>