--- v6 (2026-04-19)
+++ v7 (2026-05-04)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 19/04/2026</t>
+    <t>export date: 04/05/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>