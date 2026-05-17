--- v7 (2026-05-04)
+++ v8 (2026-05-17)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 04/05/2026</t>
+    <t>export date: 17/05/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>