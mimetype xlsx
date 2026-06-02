--- v8 (2026-05-17)
+++ v9 (2026-06-02)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 17/05/2026</t>
+    <t>export date: 02/06/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>