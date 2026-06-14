--- v9 (2026-06-02)
+++ v10 (2026-06-14)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 02/06/2026</t>
+    <t>export date: 14/06/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>