--- v10 (2026-06-14)
+++ v11 (2026-06-28)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 14/06/2026</t>
+    <t>export date: 28/06/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>