--- v11 (2026-06-28)
+++ v12 (2026-07-15)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 28/06/2026</t>
+    <t>export date: 15/07/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>