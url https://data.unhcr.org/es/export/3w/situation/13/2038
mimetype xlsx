--- v12 (2026-07-15)
+++ v13 (2026-07-27)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 15/07/2026</t>
+    <t>export date: 27/07/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t xml:space="preserve">Norwegian Refugee Council </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>