--- v13 (2026-07-27)
+++ v14 (2026-08-09)
@@ -23,69 +23,69 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 27/07/2026</t>
+    <t>export date: 09/08/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
-    <t xml:space="preserve">Norwegian Refugee Council </t>
+    <t>Norwegian Refugee Council</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="18"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>