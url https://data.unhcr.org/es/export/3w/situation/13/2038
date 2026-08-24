--- v14 (2026-08-09)
+++ v15 (2026-08-24)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 09/08/2026</t>
+    <t>export date: 24/08/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t>Norwegian Refugee Council</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>