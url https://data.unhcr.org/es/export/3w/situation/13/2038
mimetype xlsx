--- v15 (2026-08-24)
+++ v16 (2026-09-07)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Burundi Situation (Mtendeli)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 24/08/2026</t>
+    <t>export date: 07/09/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
     <t>Norwegian Refugee Council</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>