--- v3 (2026-03-21)
+++ v4 (2026-04-05)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Zarqa)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 21/03/2026</t>
+    <t>export date: 05/04/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>