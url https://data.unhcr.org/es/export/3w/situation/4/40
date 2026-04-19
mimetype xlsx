--- v4 (2026-04-05)
+++ v5 (2026-04-19)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Zarqa)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 05/04/2026</t>
+    <t>export date: 19/04/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>