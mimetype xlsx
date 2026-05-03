--- v5 (2026-04-19)
+++ v6 (2026-05-03)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Zarqa)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 19/04/2026</t>
+    <t>export date: 03/05/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>