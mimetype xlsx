--- v6 (2026-05-03)
+++ v7 (2026-05-16)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Zarqa)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 03/05/2026</t>
+    <t>export date: 16/05/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>