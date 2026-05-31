--- v7 (2026-05-16)
+++ v8 (2026-05-31)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Zarqa)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 16/05/2026</t>
+    <t>export date: 31/05/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>