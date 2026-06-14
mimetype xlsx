--- v8 (2026-05-31)
+++ v9 (2026-06-14)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Zarqa)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 31/05/2026</t>
+    <t>export date: 14/06/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>