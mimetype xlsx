--- v9 (2026-06-14)
+++ v10 (2026-06-28)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Zarqa)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 14/06/2026</t>
+    <t>export date: 28/06/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>