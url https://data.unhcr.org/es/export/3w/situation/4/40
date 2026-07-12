--- v10 (2026-06-28)
+++ v11 (2026-07-12)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Zarqa)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 28/06/2026</t>
+    <t>export date: 12/07/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>