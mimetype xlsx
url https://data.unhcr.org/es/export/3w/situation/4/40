--- v11 (2026-07-12)
+++ v12 (2026-07-27)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Zarqa)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 12/07/2026</t>
+    <t>export date: 27/07/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>