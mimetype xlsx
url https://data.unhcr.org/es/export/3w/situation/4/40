--- v12 (2026-07-27)
+++ v13 (2026-08-09)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Zarqa)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 27/07/2026</t>
+    <t>export date: 09/08/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>