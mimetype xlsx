--- v13 (2026-08-09)
+++ v14 (2026-08-23)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Zarqa)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 09/08/2026</t>
+    <t>export date: 23/08/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>