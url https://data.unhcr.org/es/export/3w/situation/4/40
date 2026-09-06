--- v14 (2026-08-23)
+++ v15 (2026-09-06)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Zarqa)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 23/08/2026</t>
+    <t>export date: 06/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>CARE</t>
   </si>
   <si>
     <t>CARE International</t>
   </si>
   <si>
     <t>IOCC</t>
   </si>