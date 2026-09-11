--- v72 (2026-09-09)
+++ v73 (2026-09-11)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Karak Govenorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 09/09/2026</t>
+    <t>export date: 11/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>