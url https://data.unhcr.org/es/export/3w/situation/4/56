--- v73 (2026-09-11)
+++ v74 (2026-09-15)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Karak Govenorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 11/09/2026</t>
+    <t>export date: 15/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>