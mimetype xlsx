--- v74 (2026-09-15)
+++ v75 (2026-09-17)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Karak Govenorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 15/09/2026</t>
+    <t>export date: 17/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>