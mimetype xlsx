--- v75 (2026-09-17)
+++ v76 (2026-09-20)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Karak Govenorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 17/09/2026</t>
+    <t>export date: 20/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>