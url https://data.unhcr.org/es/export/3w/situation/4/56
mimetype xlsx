--- v76 (2026-09-20)
+++ v77 (2026-09-24)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Karak Govenorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 20/09/2026</t>
+    <t>export date: 24/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>