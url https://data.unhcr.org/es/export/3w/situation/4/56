--- v77 (2026-09-24)
+++ v78 (2026-09-26)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Karak Govenorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 24/09/2026</t>
+    <t>export date: 26/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>