--- v78 (2026-09-26)
+++ v79 (2026-09-29)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Karak Govenorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 26/09/2026</t>
+    <t>export date: 29/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>