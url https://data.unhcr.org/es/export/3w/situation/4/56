--- v79 (2026-09-29)
+++ v80 (2026-10-04)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Karak Govenorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 29/09/2026</t>
+    <t>export date: 04/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>