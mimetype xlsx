--- v80 (2026-10-04)
+++ v81 (2026-10-05)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Karak Govenorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 04/10/2026</t>
+    <t>export date: 05/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>