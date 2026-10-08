--- v81 (2026-10-05)
+++ v82 (2026-10-08)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Karak Govenorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 05/10/2026</t>
+    <t>export date: 08/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>