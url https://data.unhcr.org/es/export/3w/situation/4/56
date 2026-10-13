--- v82 (2026-10-08)
+++ v83 (2026-10-13)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Karak Govenorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 08/10/2026</t>
+    <t>export date: 13/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>