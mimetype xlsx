--- v83 (2026-10-13)
+++ v84 (2026-10-15)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Karak Govenorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 13/10/2026</t>
+    <t>export date: 15/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>