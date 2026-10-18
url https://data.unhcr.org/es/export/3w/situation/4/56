--- v84 (2026-10-15)
+++ v85 (2026-10-18)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Karak Govenorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 15/10/2026</t>
+    <t>export date: 18/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>