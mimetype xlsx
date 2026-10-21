--- v85 (2026-10-18)
+++ v86 (2026-10-21)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Karak Govenorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 18/10/2026</t>
+    <t>export date: 21/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>