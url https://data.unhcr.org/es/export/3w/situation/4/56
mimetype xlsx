--- v86 (2026-10-21)
+++ v87 (2026-10-24)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Karak Govenorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 21/10/2026</t>
+    <t>export date: 24/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>