--- v87 (2026-10-24)
+++ v88 (2026-10-27)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Karak Govenorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 24/10/2026</t>
+    <t>export date: 27/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>