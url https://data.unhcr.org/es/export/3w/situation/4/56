--- v88 (2026-10-27)
+++ v89 (2026-10-30)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Karak Govenorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 27/10/2026</t>
+    <t>export date: 30/10/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>