--- v89 (2026-10-30)
+++ v90 (2026-11-02)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Karak Govenorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 30/10/2026</t>
+    <t>export date: 02/11/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>