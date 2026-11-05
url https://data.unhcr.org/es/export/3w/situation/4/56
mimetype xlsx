--- v90 (2026-11-02)
+++ v91 (2026-11-05)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Karak Govenorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 02/11/2026</t>
+    <t>export date: 05/11/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>