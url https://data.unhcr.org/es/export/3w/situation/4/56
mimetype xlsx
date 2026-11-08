--- v91 (2026-11-05)
+++ v92 (2026-11-08)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Karak Govenorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 05/11/2026</t>
+    <t>export date: 08/11/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>