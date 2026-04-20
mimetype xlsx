--- v4 (2026-03-30)
+++ v5 (2026-04-20)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="7">
   <si>
     <t>Burundi Situation (Kigoma)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 30/03/2026</t>
+    <t>export date: 20/04/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>