--- v5 (2026-04-20)
+++ v6 (2026-04-29)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="7">
   <si>
     <t>Burundi Situation (Kigoma)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 20/04/2026</t>
+    <t>export date: 29/04/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>