--- v6 (2026-04-29)
+++ v7 (2026-05-20)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="7">
   <si>
     <t>Burundi Situation (Kigoma)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 29/04/2026</t>
+    <t>export date: 20/05/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>