--- v7 (2026-05-20)
+++ v8 (2026-05-30)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="7">
   <si>
     <t>Burundi Situation (Kigoma)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 20/05/2026</t>
+    <t>export date: 30/05/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>