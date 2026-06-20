--- v8 (2026-05-30)
+++ v9 (2026-06-20)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="7">
   <si>
     <t>Burundi Situation (Kigoma)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 30/05/2026</t>
+    <t>export date: 20/06/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>