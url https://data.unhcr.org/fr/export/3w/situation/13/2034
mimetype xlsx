--- v9 (2026-06-20)
+++ v10 (2026-06-29)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="7">
   <si>
     <t>Burundi Situation (Kigoma)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 20/06/2026</t>
+    <t>export date: 29/06/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>