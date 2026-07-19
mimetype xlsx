--- v10 (2026-06-29)
+++ v11 (2026-07-19)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="7">
   <si>
     <t>Burundi Situation (Kigoma)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 29/06/2026</t>
+    <t>export date: 19/07/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>