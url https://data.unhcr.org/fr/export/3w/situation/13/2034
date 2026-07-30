--- v11 (2026-07-19)
+++ v12 (2026-07-30)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="7">
   <si>
     <t>Burundi Situation (Kigoma)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 19/07/2026</t>
+    <t>export date: 30/07/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>