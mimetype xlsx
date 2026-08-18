--- v12 (2026-07-30)
+++ v13 (2026-08-18)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="7">
   <si>
     <t>Burundi Situation (Kigoma)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 30/07/2026</t>
+    <t>export date: 18/08/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>