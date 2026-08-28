--- v13 (2026-08-18)
+++ v14 (2026-08-28)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="7">
   <si>
     <t>Burundi Situation (Kigoma)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 18/08/2026</t>
+    <t>export date: 28/08/2026</t>
   </si>
   <si>
     <t>Country Operation</t>
   </si>
   <si>
     <t>AAEDC</t>
   </si>
   <si>
     <t>Association des Animateurs et Encadreurs pour le Developpement Communautaire</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>