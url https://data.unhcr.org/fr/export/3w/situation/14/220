--- v8 (2026-03-27)
+++ v9 (2026-04-03)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>DRC Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 27/03/2026</t>
+    <t>export date: 03/04/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>