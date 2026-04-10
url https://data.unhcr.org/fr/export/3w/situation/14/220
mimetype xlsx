--- v9 (2026-04-03)
+++ v10 (2026-04-10)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>DRC Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 03/04/2026</t>
+    <t>export date: 10/04/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>