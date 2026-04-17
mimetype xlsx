--- v10 (2026-04-10)
+++ v11 (2026-04-17)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>DRC Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 10/04/2026</t>
+    <t>export date: 17/04/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>