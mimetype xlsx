--- v11 (2026-04-17)
+++ v12 (2026-04-24)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>DRC Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 17/04/2026</t>
+    <t>export date: 24/04/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>