--- v12 (2026-04-24)
+++ v13 (2026-05-01)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>DRC Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 24/04/2026</t>
+    <t>export date: 01/05/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>