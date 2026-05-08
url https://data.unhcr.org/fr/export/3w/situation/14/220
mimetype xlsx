--- v13 (2026-05-01)
+++ v14 (2026-05-08)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>DRC Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 01/05/2026</t>
+    <t>export date: 08/05/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>