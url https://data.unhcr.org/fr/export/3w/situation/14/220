--- v14 (2026-05-08)
+++ v15 (2026-05-15)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>DRC Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 08/05/2026</t>
+    <t>export date: 15/05/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>