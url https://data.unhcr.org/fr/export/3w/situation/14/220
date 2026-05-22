--- v15 (2026-05-15)
+++ v16 (2026-05-22)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>DRC Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 15/05/2026</t>
+    <t>export date: 22/05/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>