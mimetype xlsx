--- v16 (2026-05-22)
+++ v17 (2026-05-29)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>DRC Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 22/05/2026</t>
+    <t>export date: 29/05/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>