--- v17 (2026-05-29)
+++ v18 (2026-06-06)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>DRC Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 29/05/2026</t>
+    <t>export date: 06/06/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>