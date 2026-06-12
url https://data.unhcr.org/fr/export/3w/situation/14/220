--- v18 (2026-06-06)
+++ v19 (2026-06-12)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>DRC Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 06/06/2026</t>
+    <t>export date: 12/06/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>