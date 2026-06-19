--- v19 (2026-06-12)
+++ v20 (2026-06-19)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>DRC Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 12/06/2026</t>
+    <t>export date: 19/06/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>