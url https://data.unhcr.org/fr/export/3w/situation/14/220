--- v20 (2026-06-19)
+++ v21 (2026-06-26)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>DRC Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 19/06/2026</t>
+    <t>export date: 26/06/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>