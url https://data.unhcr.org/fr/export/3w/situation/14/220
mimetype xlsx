--- v21 (2026-06-26)
+++ v22 (2026-07-03)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>DRC Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 26/06/2026</t>
+    <t>export date: 03/07/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>