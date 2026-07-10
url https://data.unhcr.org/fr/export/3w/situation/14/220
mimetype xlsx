--- v22 (2026-07-03)
+++ v23 (2026-07-10)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>DRC Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 03/07/2026</t>
+    <t>export date: 10/07/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>