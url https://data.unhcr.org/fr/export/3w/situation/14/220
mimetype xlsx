--- v23 (2026-07-10)
+++ v24 (2026-07-18)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>DRC Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 10/07/2026</t>
+    <t>export date: 18/07/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>