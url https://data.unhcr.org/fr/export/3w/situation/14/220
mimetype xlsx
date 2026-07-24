--- v24 (2026-07-18)
+++ v25 (2026-07-24)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>DRC Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 18/07/2026</t>
+    <t>export date: 24/07/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>