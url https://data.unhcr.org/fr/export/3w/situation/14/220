--- v25 (2026-07-24)
+++ v26 (2026-08-01)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>DRC Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 24/07/2026</t>
+    <t>export date: 01/08/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>
@@ -77,51 +77,51 @@
   <si>
     <t>UNHCR</t>
   </si>
   <si>
     <t>United Nations High Commissioner for Refugees</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>
   <si>
     <t>FRC</t>
   </si>
   <si>
     <t>Finnish Refugee Council (FRC)</t>
   </si>
   <si>
     <t>NRC</t>
   </si>
   <si>
-    <t xml:space="preserve">Norwegian Refugee Council </t>
+    <t>Norwegian Refugee Council</t>
   </si>
   <si>
     <t>SCI</t>
   </si>
   <si>
     <t>Save the Children International</t>
   </si>
   <si>
     <t>TAN</t>
   </si>
   <si>
     <t>Touch Africa</t>
   </si>
   <si>
     <t>UNICEF</t>
   </si>
   <si>
     <t>United Nations Children's Fund</t>
   </si>
   <si>
     <t>Windle Trust</t>
   </si>
   <si>
     <t>WVI</t>
   </si>