--- v26 (2026-08-01)
+++ v27 (2026-08-07)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>DRC Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 01/08/2026</t>
+    <t>export date: 07/08/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>