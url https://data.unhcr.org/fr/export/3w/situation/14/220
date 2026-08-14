--- v27 (2026-08-07)
+++ v28 (2026-08-14)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>DRC Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 07/08/2026</t>
+    <t>export date: 14/08/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>