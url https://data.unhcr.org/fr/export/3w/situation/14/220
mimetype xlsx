--- v28 (2026-08-14)
+++ v29 (2026-08-21)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>DRC Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 14/08/2026</t>
+    <t>export date: 21/08/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>