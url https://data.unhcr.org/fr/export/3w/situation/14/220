--- v29 (2026-08-21)
+++ v30 (2026-08-29)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>DRC Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 21/08/2026</t>
+    <t>export date: 29/08/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>