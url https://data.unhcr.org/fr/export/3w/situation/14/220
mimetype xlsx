--- v30 (2026-08-29)
+++ v31 (2026-09-05)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>DRC Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 29/08/2026</t>
+    <t>export date: 05/09/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>