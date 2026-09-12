--- v31 (2026-09-05)
+++ v32 (2026-09-12)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>DRC Situation (Uganda)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 05/09/2026</t>
+    <t>export date: 12/09/2026</t>
   </si>
   <si>
     <t>Camp Coordination and Management</t>
   </si>
   <si>
     <t>DRC</t>
   </si>
   <si>
     <t>Danish Refugee Council</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>Interaid Uganda</t>
   </si>
   <si>
     <t>Uganda Gov. (OPM)</t>
   </si>
   <si>
     <t>Uganda Government (OPM)</t>
   </si>
   <si>
     <t>URDMC</t>
   </si>