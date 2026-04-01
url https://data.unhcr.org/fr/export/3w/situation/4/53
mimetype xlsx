--- v65 (2026-03-31)
+++ v66 (2026-04-01)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Syria Regional Refugee Response (Zaatari Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 31/03/2026</t>
+    <t>export date: 01/04/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Mercy Corps</t>
   </si>