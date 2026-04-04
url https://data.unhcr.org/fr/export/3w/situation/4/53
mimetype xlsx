--- v68 (2026-04-03)
+++ v69 (2026-04-04)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Syria Regional Refugee Response (Zaatari Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 03/04/2026</t>
+    <t>export date: 04/04/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Mercy Corps</t>
   </si>