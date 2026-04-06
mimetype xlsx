--- v69 (2026-04-04)
+++ v70 (2026-04-06)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Syria Regional Refugee Response (Zaatari Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 04/04/2026</t>
+    <t>export date: 06/04/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Mercy Corps</t>
   </si>