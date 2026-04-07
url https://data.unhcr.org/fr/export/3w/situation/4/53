--- v70 (2026-04-06)
+++ v71 (2026-04-07)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Syria Regional Refugee Response (Zaatari Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 06/04/2026</t>
+    <t>export date: 07/04/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Mercy Corps</t>
   </si>