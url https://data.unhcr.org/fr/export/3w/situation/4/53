--- v71 (2026-04-07)
+++ v72 (2026-04-08)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Syria Regional Refugee Response (Zaatari Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 07/04/2026</t>
+    <t>export date: 08/04/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Mercy Corps</t>
   </si>