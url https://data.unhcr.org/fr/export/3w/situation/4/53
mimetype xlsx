--- v72 (2026-04-08)
+++ v73 (2026-04-09)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Syria Regional Refugee Response (Zaatari Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 08/04/2026</t>
+    <t>export date: 09/04/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Mercy Corps</t>
   </si>