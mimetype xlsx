--- v74 (2026-04-10)
+++ v75 (2026-04-11)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Syria Regional Refugee Response (Zaatari Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 10/04/2026</t>
+    <t>export date: 11/04/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Mercy Corps</t>
   </si>