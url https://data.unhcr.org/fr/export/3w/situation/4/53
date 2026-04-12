--- v75 (2026-04-11)
+++ v76 (2026-04-12)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Syria Regional Refugee Response (Zaatari Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 11/04/2026</t>
+    <t>export date: 12/04/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Mercy Corps</t>
   </si>