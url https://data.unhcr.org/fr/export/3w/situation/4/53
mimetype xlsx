--- v76 (2026-04-12)
+++ v77 (2026-04-13)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Syria Regional Refugee Response (Zaatari Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 12/04/2026</t>
+    <t>export date: 13/04/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Mercy Corps</t>
   </si>