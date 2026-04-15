--- v77 (2026-04-13)
+++ v78 (2026-04-15)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Syria Regional Refugee Response (Zaatari Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 13/04/2026</t>
+    <t>export date: 15/04/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Mercy Corps</t>
   </si>