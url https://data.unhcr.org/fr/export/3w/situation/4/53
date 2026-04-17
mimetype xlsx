--- v79 (2026-04-16)
+++ v80 (2026-04-17)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Syria Regional Refugee Response (Zaatari Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 16/04/2026</t>
+    <t>export date: 17/04/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Mercy Corps</t>
   </si>