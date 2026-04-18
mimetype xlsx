--- v80 (2026-04-17)
+++ v81 (2026-04-18)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Syria Regional Refugee Response (Zaatari Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 17/04/2026</t>
+    <t>export date: 18/04/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Mercy Corps</t>
   </si>