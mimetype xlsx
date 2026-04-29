--- v90 (2026-04-28)
+++ v91 (2026-04-29)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Syria Regional Refugee Response (Zaatari Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 28/04/2026</t>
+    <t>export date: 29/04/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Mercy Corps</t>
   </si>