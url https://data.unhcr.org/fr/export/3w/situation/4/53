--- v91 (2026-04-29)
+++ v92 (2026-04-30)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Syria Regional Refugee Response (Zaatari Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 29/04/2026</t>
+    <t>export date: 30/04/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Mercy Corps</t>
   </si>