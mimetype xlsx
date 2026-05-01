--- v92 (2026-04-30)
+++ v93 (2026-05-01)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Syria Regional Refugee Response (Zaatari Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 30/04/2026</t>
+    <t>export date: 01/05/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Mercy Corps</t>
   </si>