--- v93 (2026-05-01)
+++ v94 (2026-05-02)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Syria Regional Refugee Response (Zaatari Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 01/05/2026</t>
+    <t>export date: 02/05/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Mercy Corps</t>
   </si>