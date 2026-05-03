--- v94 (2026-05-02)
+++ v95 (2026-05-03)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Syria Regional Refugee Response (Zaatari Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 02/05/2026</t>
+    <t>export date: 03/05/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Mercy Corps</t>
   </si>