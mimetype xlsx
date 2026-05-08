--- v99 (2026-05-07)
+++ v100 (2026-05-08)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Syria Regional Refugee Response (Zaatari Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 07/05/2026</t>
+    <t>export date: 08/05/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Mercy Corps</t>
   </si>