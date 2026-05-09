--- v100 (2026-05-08)
+++ v101 (2026-05-09)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Syria Regional Refugee Response (Zaatari Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 08/05/2026</t>
+    <t>export date: 09/05/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Mercy Corps</t>
   </si>