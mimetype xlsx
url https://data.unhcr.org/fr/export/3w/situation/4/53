--- v119 (2026-05-27)
+++ v120 (2026-05-28)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Syria Regional Refugee Response (Zaatari Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 27/05/2026</t>
+    <t>export date: 28/05/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Mercy Corps</t>
   </si>