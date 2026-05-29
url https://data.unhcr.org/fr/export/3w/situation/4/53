--- v120 (2026-05-28)
+++ v121 (2026-05-29)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Syria Regional Refugee Response (Zaatari Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 28/05/2026</t>
+    <t>export date: 29/05/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Mercy Corps</t>
   </si>