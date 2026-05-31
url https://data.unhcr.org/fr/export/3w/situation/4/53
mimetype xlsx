--- v122 (2026-05-30)
+++ v123 (2026-05-31)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Syria Regional Refugee Response (Zaatari Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 30/05/2026</t>
+    <t>export date: 31/05/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Mercy Corps</t>
   </si>