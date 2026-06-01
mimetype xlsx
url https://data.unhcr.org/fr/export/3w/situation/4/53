--- v123 (2026-05-31)
+++ v124 (2026-06-01)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Syria Regional Refugee Response (Zaatari Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 31/05/2026</t>
+    <t>export date: 01/06/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Mercy Corps</t>
   </si>