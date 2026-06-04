--- v126 (2026-06-03)
+++ v127 (2026-06-04)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Syria Regional Refugee Response (Zaatari Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 03/06/2026</t>
+    <t>export date: 04/06/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Mercy Corps</t>
   </si>