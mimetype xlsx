--- v127 (2026-06-04)
+++ v128 (2026-06-05)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Syria Regional Refugee Response (Zaatari Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 04/06/2026</t>
+    <t>export date: 05/06/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Mercy Corps</t>
   </si>