--- v139 (2026-06-16)
+++ v140 (2026-06-17)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Syria Regional Refugee Response (Zaatari Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 16/06/2026</t>
+    <t>export date: 17/06/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Mercy Corps</t>
   </si>