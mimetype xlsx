--- v140 (2026-06-17)
+++ v141 (2026-06-18)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Syria Regional Refugee Response (Zaatari Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 17/06/2026</t>
+    <t>export date: 18/06/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Mercy Corps</t>
   </si>