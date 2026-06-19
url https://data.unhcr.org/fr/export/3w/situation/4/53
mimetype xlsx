--- v141 (2026-06-18)
+++ v142 (2026-06-19)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Syria Regional Refugee Response (Zaatari Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 18/06/2026</t>
+    <t>export date: 19/06/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Mercy Corps</t>
   </si>