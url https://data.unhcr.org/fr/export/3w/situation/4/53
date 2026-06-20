--- v142 (2026-06-19)
+++ v143 (2026-06-20)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Syria Regional Refugee Response (Zaatari Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 19/06/2026</t>
+    <t>export date: 20/06/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Mercy Corps</t>
   </si>