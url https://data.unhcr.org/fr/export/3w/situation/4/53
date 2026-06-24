--- v146 (2026-06-23)
+++ v147 (2026-06-24)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Syria Regional Refugee Response (Zaatari Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 23/06/2026</t>
+    <t>export date: 24/06/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Mercy Corps</t>
   </si>