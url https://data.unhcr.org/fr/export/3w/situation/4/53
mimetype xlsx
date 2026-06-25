--- v147 (2026-06-24)
+++ v148 (2026-06-25)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Syria Regional Refugee Response (Zaatari Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 24/06/2026</t>
+    <t>export date: 25/06/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Mercy Corps</t>
   </si>