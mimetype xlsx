--- v149 (2026-06-26)
+++ v150 (2026-06-28)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Syria Regional Refugee Response (Zaatari Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 26/06/2026</t>
+    <t>export date: 28/06/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Mercy Corps</t>
   </si>