--- v153 (2026-07-01)
+++ v154 (2026-07-02)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Syria Regional Refugee Response (Zaatari Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 01/07/2026</t>
+    <t>export date: 02/07/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Mercy Corps</t>
   </si>