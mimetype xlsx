--- v154 (2026-07-02)
+++ v155 (2026-07-03)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Syria Regional Refugee Response (Zaatari Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 02/07/2026</t>
+    <t>export date: 03/07/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Mercy Corps</t>
   </si>