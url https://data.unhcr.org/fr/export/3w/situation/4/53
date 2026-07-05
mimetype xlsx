--- v156 (2026-07-04)
+++ v157 (2026-07-05)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Syria Regional Refugee Response (Zaatari Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 04/07/2026</t>
+    <t>export date: 05/07/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Mercy Corps</t>
   </si>