--- v157 (2026-07-05)
+++ v158 (2026-07-06)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Syria Regional Refugee Response (Zaatari Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 05/07/2026</t>
+    <t>export date: 06/07/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Mercy Corps</t>
   </si>