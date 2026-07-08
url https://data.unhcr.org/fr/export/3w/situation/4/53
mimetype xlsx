--- v158 (2026-07-06)
+++ v159 (2026-07-08)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Syria Regional Refugee Response (Zaatari Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 06/07/2026</t>
+    <t>export date: 08/07/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Mercy Corps</t>
   </si>