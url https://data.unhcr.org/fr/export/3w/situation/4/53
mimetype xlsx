--- v159 (2026-07-08)
+++ v160 (2026-07-09)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Syria Regional Refugee Response (Zaatari Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 08/07/2026</t>
+    <t>export date: 09/07/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Mercy Corps</t>
   </si>