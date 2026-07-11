--- v161 (2026-07-10)
+++ v162 (2026-07-11)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Syria Regional Refugee Response (Zaatari Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 10/07/2026</t>
+    <t>export date: 11/07/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Mercy Corps</t>
   </si>