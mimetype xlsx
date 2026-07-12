--- v162 (2026-07-11)
+++ v163 (2026-07-12)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Syria Regional Refugee Response (Zaatari Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 11/07/2026</t>
+    <t>export date: 12/07/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Mercy Corps</t>
   </si>