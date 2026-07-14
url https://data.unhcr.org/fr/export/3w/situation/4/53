--- v164 (2026-07-13)
+++ v165 (2026-07-14)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Syria Regional Refugee Response (Zaatari Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 13/07/2026</t>
+    <t>export date: 14/07/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Mercy Corps</t>
   </si>