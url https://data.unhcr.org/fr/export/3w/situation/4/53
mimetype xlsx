--- v165 (2026-07-14)
+++ v166 (2026-07-15)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Syria Regional Refugee Response (Zaatari Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 14/07/2026</t>
+    <t>export date: 15/07/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Mercy Corps</t>
   </si>