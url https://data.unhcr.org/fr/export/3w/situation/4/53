--- v167 (2026-07-16)
+++ v168 (2026-07-17)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Syria Regional Refugee Response (Zaatari Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 16/07/2026</t>
+    <t>export date: 17/07/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Mercy Corps</t>
   </si>