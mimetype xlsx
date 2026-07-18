--- v168 (2026-07-17)
+++ v169 (2026-07-18)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Syria Regional Refugee Response (Zaatari Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 17/07/2026</t>
+    <t>export date: 18/07/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Mercy Corps</t>
   </si>