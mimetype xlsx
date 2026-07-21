--- v171 (2026-07-20)
+++ v172 (2026-07-21)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Syria Regional Refugee Response (Zaatari Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 20/07/2026</t>
+    <t>export date: 21/07/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Mercy Corps</t>
   </si>