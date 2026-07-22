--- v172 (2026-07-21)
+++ v173 (2026-07-22)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Syria Regional Refugee Response (Zaatari Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 21/07/2026</t>
+    <t>export date: 22/07/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Mercy Corps</t>
   </si>