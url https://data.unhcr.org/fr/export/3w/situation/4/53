--- v173 (2026-07-22)
+++ v174 (2026-07-23)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Syria Regional Refugee Response (Zaatari Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 22/07/2026</t>
+    <t>export date: 23/07/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Mercy Corps</t>
   </si>