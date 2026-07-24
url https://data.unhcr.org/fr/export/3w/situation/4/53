--- v174 (2026-07-23)
+++ v175 (2026-07-24)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Syria Regional Refugee Response (Zaatari Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 23/07/2026</t>
+    <t>export date: 24/07/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Mercy Corps</t>
   </si>