--- v176 (2026-07-25)
+++ v177 (2026-07-28)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Syria Regional Refugee Response (Zaatari Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 25/07/2026</t>
+    <t>export date: 28/07/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Mercy Corps</t>
   </si>