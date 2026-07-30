--- v177 (2026-07-28)
+++ v178 (2026-07-30)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Syria Regional Refugee Response (Zaatari Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 28/07/2026</t>
+    <t>export date: 30/07/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Mercy Corps</t>
   </si>