--- v178 (2026-07-30)
+++ v179 (2026-07-31)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Syria Regional Refugee Response (Zaatari Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 30/07/2026</t>
+    <t>export date: 31/07/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Mercy Corps</t>
   </si>