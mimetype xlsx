--- v201 (2026-08-22)
+++ v202 (2026-08-23)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Syria Regional Refugee Response (Zaatari Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 22/08/2026</t>
+    <t>export date: 23/08/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Mercy Corps</t>
   </si>