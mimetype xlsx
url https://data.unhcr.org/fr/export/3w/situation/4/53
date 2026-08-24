--- v202 (2026-08-23)
+++ v203 (2026-08-24)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Syria Regional Refugee Response (Zaatari Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 23/08/2026</t>
+    <t>export date: 24/08/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Mercy Corps</t>
   </si>