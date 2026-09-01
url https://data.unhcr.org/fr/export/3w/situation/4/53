--- v208 (2026-08-29)
+++ v209 (2026-09-01)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Syria Regional Refugee Response (Zaatari Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 29/08/2026</t>
+    <t>export date: 01/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Mercy Corps</t>
   </si>