--- v213 (2026-09-05)
+++ v214 (2026-09-06)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Syria Regional Refugee Response (Zaatari Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 05/09/2026</t>
+    <t>export date: 06/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Mercy Corps</t>
   </si>