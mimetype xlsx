--- v214 (2026-09-06)
+++ v215 (2026-09-08)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Syria Regional Refugee Response (Zaatari Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 06/09/2026</t>
+    <t>export date: 08/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Mercy Corps</t>
   </si>