--- v216 (2026-09-09)
+++ v217 (2026-09-13)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Syria Regional Refugee Response (Zaatari Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 09/09/2026</t>
+    <t>export date: 13/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Mercy Corps</t>
   </si>