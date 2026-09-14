--- v217 (2026-09-13)
+++ v218 (2026-09-14)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Syria Regional Refugee Response (Zaatari Refugee Camp)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 13/09/2026</t>
+    <t>export date: 14/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Mercy Corps</t>
   </si>