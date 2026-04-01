--- v57 (2026-03-31)
+++ v58 (2026-04-01)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 31/03/2026</t>
+    <t>export date: 01/04/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>