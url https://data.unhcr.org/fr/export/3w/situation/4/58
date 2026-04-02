--- v58 (2026-04-01)
+++ v59 (2026-04-02)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 01/04/2026</t>
+    <t>export date: 02/04/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>