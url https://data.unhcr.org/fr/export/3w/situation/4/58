--- v59 (2026-04-02)
+++ v60 (2026-04-03)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 02/04/2026</t>
+    <t>export date: 03/04/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>