--- v60 (2026-04-03)
+++ v61 (2026-04-05)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 03/04/2026</t>
+    <t>export date: 05/04/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>