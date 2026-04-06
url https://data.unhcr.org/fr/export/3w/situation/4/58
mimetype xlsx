--- v61 (2026-04-05)
+++ v62 (2026-04-06)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 05/04/2026</t>
+    <t>export date: 06/04/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>