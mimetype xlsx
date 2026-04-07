--- v62 (2026-04-06)
+++ v63 (2026-04-07)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 06/04/2026</t>
+    <t>export date: 07/04/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>