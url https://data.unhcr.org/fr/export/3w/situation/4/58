--- v63 (2026-04-07)
+++ v64 (2026-04-08)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 07/04/2026</t>
+    <t>export date: 08/04/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>