--- v64 (2026-04-08)
+++ v65 (2026-04-09)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 08/04/2026</t>
+    <t>export date: 09/04/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>