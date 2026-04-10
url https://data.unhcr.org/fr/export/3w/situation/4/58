--- v65 (2026-04-09)
+++ v66 (2026-04-10)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 09/04/2026</t>
+    <t>export date: 10/04/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>