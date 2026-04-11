--- v66 (2026-04-10)
+++ v67 (2026-04-11)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 10/04/2026</t>
+    <t>export date: 11/04/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>