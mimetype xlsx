--- v67 (2026-04-11)
+++ v68 (2026-04-12)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 11/04/2026</t>
+    <t>export date: 12/04/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>