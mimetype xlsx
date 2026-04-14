--- v68 (2026-04-12)
+++ v69 (2026-04-14)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 12/04/2026</t>
+    <t>export date: 14/04/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>