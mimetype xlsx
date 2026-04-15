--- v69 (2026-04-14)
+++ v70 (2026-04-15)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 14/04/2026</t>
+    <t>export date: 15/04/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>