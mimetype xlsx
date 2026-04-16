--- v70 (2026-04-15)
+++ v71 (2026-04-16)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 15/04/2026</t>
+    <t>export date: 16/04/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>