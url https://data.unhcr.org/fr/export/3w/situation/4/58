--- v71 (2026-04-16)
+++ v72 (2026-04-18)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 16/04/2026</t>
+    <t>export date: 18/04/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>