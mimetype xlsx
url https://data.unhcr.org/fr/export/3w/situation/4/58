--- v72 (2026-04-18)
+++ v73 (2026-04-19)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 18/04/2026</t>
+    <t>export date: 19/04/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>