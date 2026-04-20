--- v73 (2026-04-19)
+++ v74 (2026-04-20)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 19/04/2026</t>
+    <t>export date: 20/04/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>