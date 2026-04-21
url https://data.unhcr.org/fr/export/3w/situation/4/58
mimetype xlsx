--- v74 (2026-04-20)
+++ v75 (2026-04-21)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 20/04/2026</t>
+    <t>export date: 21/04/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>