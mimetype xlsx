--- v75 (2026-04-21)
+++ v76 (2026-04-23)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 21/04/2026</t>
+    <t>export date: 23/04/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>