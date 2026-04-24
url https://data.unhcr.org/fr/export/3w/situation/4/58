--- v76 (2026-04-23)
+++ v77 (2026-04-24)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 23/04/2026</t>
+    <t>export date: 24/04/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>