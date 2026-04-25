--- v77 (2026-04-24)
+++ v78 (2026-04-25)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 24/04/2026</t>
+    <t>export date: 25/04/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>