--- v78 (2026-04-25)
+++ v79 (2026-04-26)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 25/04/2026</t>
+    <t>export date: 26/04/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>