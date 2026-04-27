--- v79 (2026-04-26)
+++ v80 (2026-04-27)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 26/04/2026</t>
+    <t>export date: 27/04/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>