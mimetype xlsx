--- v80 (2026-04-27)
+++ v81 (2026-04-28)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 27/04/2026</t>
+    <t>export date: 28/04/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>