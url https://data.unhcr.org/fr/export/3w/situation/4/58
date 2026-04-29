--- v81 (2026-04-28)
+++ v82 (2026-04-29)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 28/04/2026</t>
+    <t>export date: 29/04/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>