--- v82 (2026-04-29)
+++ v83 (2026-05-01)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 29/04/2026</t>
+    <t>export date: 01/05/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>