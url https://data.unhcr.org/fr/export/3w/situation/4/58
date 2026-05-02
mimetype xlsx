--- v83 (2026-05-01)
+++ v84 (2026-05-02)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 01/05/2026</t>
+    <t>export date: 02/05/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>