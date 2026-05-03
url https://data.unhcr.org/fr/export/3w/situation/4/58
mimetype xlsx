--- v84 (2026-05-02)
+++ v85 (2026-05-03)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 02/05/2026</t>
+    <t>export date: 03/05/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>