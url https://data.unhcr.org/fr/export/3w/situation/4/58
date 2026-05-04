--- v85 (2026-05-03)
+++ v86 (2026-05-04)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 03/05/2026</t>
+    <t>export date: 04/05/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>