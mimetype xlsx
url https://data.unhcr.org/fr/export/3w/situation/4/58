--- v86 (2026-05-04)
+++ v87 (2026-05-05)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 04/05/2026</t>
+    <t>export date: 05/05/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>