--- v88 (2026-05-06)
+++ v89 (2026-05-07)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 06/05/2026</t>
+    <t>export date: 07/05/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>