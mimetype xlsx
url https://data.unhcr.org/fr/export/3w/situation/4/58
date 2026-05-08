--- v89 (2026-05-07)
+++ v90 (2026-05-08)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 07/05/2026</t>
+    <t>export date: 08/05/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>