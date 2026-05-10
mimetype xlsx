--- v91 (2026-05-09)
+++ v92 (2026-05-10)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 09/05/2026</t>
+    <t>export date: 10/05/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>