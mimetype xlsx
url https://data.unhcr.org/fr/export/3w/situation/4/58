--- v92 (2026-05-10)
+++ v93 (2026-05-11)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 10/05/2026</t>
+    <t>export date: 11/05/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>