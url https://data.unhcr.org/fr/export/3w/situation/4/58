--- v93 (2026-05-11)
+++ v94 (2026-05-13)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 11/05/2026</t>
+    <t>export date: 13/05/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>