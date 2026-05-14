--- v94 (2026-05-13)
+++ v95 (2026-05-14)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 13/05/2026</t>
+    <t>export date: 14/05/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>