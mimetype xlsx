--- v96 (2026-05-15)
+++ v97 (2026-05-16)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 15/05/2026</t>
+    <t>export date: 16/05/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>