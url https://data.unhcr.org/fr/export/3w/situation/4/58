--- v97 (2026-05-16)
+++ v98 (2026-05-17)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 16/05/2026</t>
+    <t>export date: 17/05/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>