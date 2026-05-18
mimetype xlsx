--- v98 (2026-05-17)
+++ v99 (2026-05-18)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 17/05/2026</t>
+    <t>export date: 18/05/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>