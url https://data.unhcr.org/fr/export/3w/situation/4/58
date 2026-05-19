--- v99 (2026-05-18)
+++ v100 (2026-05-19)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 18/05/2026</t>
+    <t>export date: 19/05/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>