--- v100 (2026-05-19)
+++ v101 (2026-05-20)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 19/05/2026</t>
+    <t>export date: 20/05/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>