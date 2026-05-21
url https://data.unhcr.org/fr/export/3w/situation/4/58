--- v101 (2026-05-20)
+++ v102 (2026-05-21)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 20/05/2026</t>
+    <t>export date: 21/05/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>