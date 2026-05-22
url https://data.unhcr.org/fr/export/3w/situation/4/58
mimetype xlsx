--- v102 (2026-05-21)
+++ v103 (2026-05-22)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 21/05/2026</t>
+    <t>export date: 22/05/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>