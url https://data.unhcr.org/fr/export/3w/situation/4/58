--- v103 (2026-05-22)
+++ v104 (2026-05-23)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 22/05/2026</t>
+    <t>export date: 23/05/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>