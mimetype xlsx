--- v104 (2026-05-23)
+++ v105 (2026-05-24)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 23/05/2026</t>
+    <t>export date: 24/05/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>