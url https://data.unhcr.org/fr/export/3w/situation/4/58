--- v105 (2026-05-24)
+++ v106 (2026-05-26)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 24/05/2026</t>
+    <t>export date: 26/05/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>