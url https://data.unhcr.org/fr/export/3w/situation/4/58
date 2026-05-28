--- v106 (2026-05-26)
+++ v107 (2026-05-28)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 26/05/2026</t>
+    <t>export date: 28/05/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>