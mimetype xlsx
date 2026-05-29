--- v107 (2026-05-28)
+++ v108 (2026-05-29)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 28/05/2026</t>
+    <t>export date: 29/05/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>