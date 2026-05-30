--- v108 (2026-05-29)
+++ v109 (2026-05-30)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 29/05/2026</t>
+    <t>export date: 30/05/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>