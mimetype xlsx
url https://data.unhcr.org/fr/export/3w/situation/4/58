--- v109 (2026-05-30)
+++ v110 (2026-05-31)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 30/05/2026</t>
+    <t>export date: 31/05/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>