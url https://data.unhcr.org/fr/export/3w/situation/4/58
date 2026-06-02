--- v110 (2026-05-31)
+++ v111 (2026-06-02)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 31/05/2026</t>
+    <t>export date: 02/06/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>