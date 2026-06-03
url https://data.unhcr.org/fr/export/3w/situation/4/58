--- v111 (2026-06-02)
+++ v112 (2026-06-03)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 02/06/2026</t>
+    <t>export date: 03/06/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>