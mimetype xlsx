--- v112 (2026-06-03)
+++ v113 (2026-06-04)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 03/06/2026</t>
+    <t>export date: 04/06/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>