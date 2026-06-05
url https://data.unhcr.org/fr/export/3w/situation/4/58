--- v113 (2026-06-04)
+++ v114 (2026-06-05)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 04/06/2026</t>
+    <t>export date: 05/06/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>