--- v114 (2026-06-05)
+++ v115 (2026-06-07)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 05/06/2026</t>
+    <t>export date: 07/06/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>