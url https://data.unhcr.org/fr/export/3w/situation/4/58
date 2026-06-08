--- v115 (2026-06-07)
+++ v116 (2026-06-08)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 07/06/2026</t>
+    <t>export date: 08/06/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>