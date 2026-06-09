--- v116 (2026-06-08)
+++ v117 (2026-06-09)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 08/06/2026</t>
+    <t>export date: 09/06/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>