--- v117 (2026-06-09)
+++ v118 (2026-06-10)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 09/06/2026</t>
+    <t>export date: 10/06/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>