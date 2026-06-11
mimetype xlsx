--- v118 (2026-06-10)
+++ v119 (2026-06-11)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 10/06/2026</t>
+    <t>export date: 11/06/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>