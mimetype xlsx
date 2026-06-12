--- v119 (2026-06-11)
+++ v120 (2026-06-12)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 11/06/2026</t>
+    <t>export date: 12/06/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>