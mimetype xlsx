--- v120 (2026-06-12)
+++ v121 (2026-06-13)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 12/06/2026</t>
+    <t>export date: 13/06/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>