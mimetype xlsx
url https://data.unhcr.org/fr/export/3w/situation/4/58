--- v121 (2026-06-13)
+++ v122 (2026-06-14)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 13/06/2026</t>
+    <t>export date: 14/06/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>