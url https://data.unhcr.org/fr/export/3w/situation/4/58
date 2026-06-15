--- v122 (2026-06-14)
+++ v123 (2026-06-15)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 14/06/2026</t>
+    <t>export date: 15/06/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>