--- v123 (2026-06-15)
+++ v124 (2026-06-16)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 15/06/2026</t>
+    <t>export date: 16/06/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>