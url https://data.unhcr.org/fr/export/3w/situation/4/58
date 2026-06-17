--- v124 (2026-06-16)
+++ v125 (2026-06-17)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 16/06/2026</t>
+    <t>export date: 17/06/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>