--- v125 (2026-06-17)
+++ v126 (2026-06-19)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 17/06/2026</t>
+    <t>export date: 19/06/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>