--- v126 (2026-06-19)
+++ v127 (2026-06-20)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 19/06/2026</t>
+    <t>export date: 20/06/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>