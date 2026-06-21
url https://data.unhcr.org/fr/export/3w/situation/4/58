--- v127 (2026-06-20)
+++ v128 (2026-06-21)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 20/06/2026</t>
+    <t>export date: 21/06/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>