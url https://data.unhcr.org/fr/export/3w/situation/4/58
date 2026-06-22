--- v128 (2026-06-21)
+++ v129 (2026-06-22)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 21/06/2026</t>
+    <t>export date: 22/06/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>