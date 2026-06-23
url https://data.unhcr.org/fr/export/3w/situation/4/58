--- v129 (2026-06-22)
+++ v130 (2026-06-23)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 22/06/2026</t>
+    <t>export date: 23/06/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>