--- v130 (2026-06-23)
+++ v131 (2026-06-24)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 23/06/2026</t>
+    <t>export date: 24/06/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>