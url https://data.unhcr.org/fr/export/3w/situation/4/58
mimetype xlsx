--- v131 (2026-06-24)
+++ v132 (2026-06-25)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 24/06/2026</t>
+    <t>export date: 25/06/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>