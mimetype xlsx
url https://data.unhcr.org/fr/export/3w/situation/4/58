--- v132 (2026-06-25)
+++ v133 (2026-06-26)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 25/06/2026</t>
+    <t>export date: 26/06/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>