--- v133 (2026-06-26)
+++ v134 (2026-06-27)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 26/06/2026</t>
+    <t>export date: 27/06/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>