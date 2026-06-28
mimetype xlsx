--- v134 (2026-06-27)
+++ v135 (2026-06-28)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 27/06/2026</t>
+    <t>export date: 28/06/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>