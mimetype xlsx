--- v135 (2026-06-28)
+++ v136 (2026-06-29)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 28/06/2026</t>
+    <t>export date: 29/06/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>