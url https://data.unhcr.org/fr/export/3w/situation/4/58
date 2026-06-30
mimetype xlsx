--- v136 (2026-06-29)
+++ v137 (2026-06-30)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 29/06/2026</t>
+    <t>export date: 30/06/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>