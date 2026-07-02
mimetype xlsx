--- v137 (2026-06-30)
+++ v138 (2026-07-02)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 30/06/2026</t>
+    <t>export date: 02/07/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>