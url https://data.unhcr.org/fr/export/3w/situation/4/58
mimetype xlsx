--- v138 (2026-07-02)
+++ v139 (2026-07-03)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 02/07/2026</t>
+    <t>export date: 03/07/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>