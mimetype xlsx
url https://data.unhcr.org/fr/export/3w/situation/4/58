--- v139 (2026-07-03)
+++ v140 (2026-07-04)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 03/07/2026</t>
+    <t>export date: 04/07/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>