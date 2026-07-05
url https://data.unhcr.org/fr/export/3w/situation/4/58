--- v140 (2026-07-04)
+++ v141 (2026-07-05)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 04/07/2026</t>
+    <t>export date: 05/07/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>