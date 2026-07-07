--- v141 (2026-07-05)
+++ v142 (2026-07-07)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 05/07/2026</t>
+    <t>export date: 07/07/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>