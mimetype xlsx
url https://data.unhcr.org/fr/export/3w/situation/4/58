--- v142 (2026-07-07)
+++ v143 (2026-07-09)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 07/07/2026</t>
+    <t>export date: 09/07/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>