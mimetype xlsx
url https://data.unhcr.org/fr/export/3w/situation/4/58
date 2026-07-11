--- v143 (2026-07-09)
+++ v144 (2026-07-11)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 09/07/2026</t>
+    <t>export date: 11/07/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>