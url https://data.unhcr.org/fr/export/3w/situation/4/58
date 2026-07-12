--- v144 (2026-07-11)
+++ v145 (2026-07-12)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 11/07/2026</t>
+    <t>export date: 12/07/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>