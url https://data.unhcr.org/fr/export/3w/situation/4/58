--- v147 (2026-07-15)
+++ v148 (2026-07-16)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 15/07/2026</t>
+    <t>export date: 16/07/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>