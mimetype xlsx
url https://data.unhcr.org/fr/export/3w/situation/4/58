--- v148 (2026-07-16)
+++ v149 (2026-07-17)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 16/07/2026</t>
+    <t>export date: 17/07/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>