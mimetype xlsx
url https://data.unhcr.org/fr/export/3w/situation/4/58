--- v149 (2026-07-17)
+++ v150 (2026-07-18)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 17/07/2026</t>
+    <t>export date: 18/07/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>