--- v150 (2026-07-18)
+++ v151 (2026-07-19)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 18/07/2026</t>
+    <t>export date: 19/07/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>