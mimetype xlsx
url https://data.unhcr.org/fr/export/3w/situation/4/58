--- v151 (2026-07-19)
+++ v152 (2026-07-20)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 19/07/2026</t>
+    <t>export date: 20/07/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>