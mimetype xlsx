--- v152 (2026-07-20)
+++ v153 (2026-07-21)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 20/07/2026</t>
+    <t>export date: 21/07/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>