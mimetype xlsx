--- v153 (2026-07-21)
+++ v154 (2026-07-22)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 21/07/2026</t>
+    <t>export date: 22/07/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>