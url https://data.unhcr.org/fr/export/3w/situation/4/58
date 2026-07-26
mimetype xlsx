--- v155 (2026-07-23)
+++ v156 (2026-07-26)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 23/07/2026</t>
+    <t>export date: 26/07/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>