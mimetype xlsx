--- v156 (2026-07-26)
+++ v157 (2026-07-27)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 26/07/2026</t>
+    <t>export date: 27/07/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>