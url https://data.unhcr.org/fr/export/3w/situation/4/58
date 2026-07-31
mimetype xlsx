--- v158 (2026-07-30)
+++ v159 (2026-07-31)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 30/07/2026</t>
+    <t>export date: 31/07/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>