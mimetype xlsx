--- v159 (2026-07-31)
+++ v160 (2026-08-01)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 31/07/2026</t>
+    <t>export date: 01/08/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>