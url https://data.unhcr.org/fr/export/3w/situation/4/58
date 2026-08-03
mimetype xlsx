--- v161 (2026-08-02)
+++ v162 (2026-08-03)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 02/08/2026</t>
+    <t>export date: 03/08/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>