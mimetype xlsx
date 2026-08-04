--- v162 (2026-08-03)
+++ v163 (2026-08-04)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 03/08/2026</t>
+    <t>export date: 04/08/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>