--- v163 (2026-08-04)
+++ v164 (2026-08-06)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 04/08/2026</t>
+    <t>export date: 06/08/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>