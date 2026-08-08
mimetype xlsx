--- v164 (2026-08-06)
+++ v165 (2026-08-08)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 06/08/2026</t>
+    <t>export date: 08/08/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>