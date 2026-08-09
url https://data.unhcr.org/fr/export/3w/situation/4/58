--- v165 (2026-08-08)
+++ v166 (2026-08-09)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 08/08/2026</t>
+    <t>export date: 09/08/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>