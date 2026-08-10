--- v166 (2026-08-09)
+++ v167 (2026-08-10)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 09/08/2026</t>
+    <t>export date: 10/08/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>