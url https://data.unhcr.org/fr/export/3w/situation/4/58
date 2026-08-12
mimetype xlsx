--- v168 (2026-08-11)
+++ v169 (2026-08-12)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 11/08/2026</t>
+    <t>export date: 12/08/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>