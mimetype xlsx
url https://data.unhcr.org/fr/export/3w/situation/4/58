--- v169 (2026-08-12)
+++ v170 (2026-08-13)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 12/08/2026</t>
+    <t>export date: 13/08/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>