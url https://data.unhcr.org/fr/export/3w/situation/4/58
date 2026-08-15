--- v171 (2026-08-14)
+++ v172 (2026-08-15)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 14/08/2026</t>
+    <t>export date: 15/08/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>