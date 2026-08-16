--- v172 (2026-08-15)
+++ v173 (2026-08-16)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 15/08/2026</t>
+    <t>export date: 16/08/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>