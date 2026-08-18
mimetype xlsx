--- v174 (2026-08-17)
+++ v175 (2026-08-18)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 17/08/2026</t>
+    <t>export date: 18/08/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>