--- v175 (2026-08-18)
+++ v176 (2026-08-19)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 18/08/2026</t>
+    <t>export date: 19/08/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>