--- v176 (2026-08-19)
+++ v177 (2026-08-20)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 19/08/2026</t>
+    <t>export date: 20/08/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>