--- v177 (2026-08-20)
+++ v178 (2026-08-21)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 20/08/2026</t>
+    <t>export date: 21/08/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>