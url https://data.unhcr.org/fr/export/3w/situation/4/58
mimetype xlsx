--- v178 (2026-08-21)
+++ v179 (2026-08-22)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 21/08/2026</t>
+    <t>export date: 22/08/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>