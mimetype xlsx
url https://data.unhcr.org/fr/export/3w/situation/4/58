--- v180 (2026-08-23)
+++ v181 (2026-08-24)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 23/08/2026</t>
+    <t>export date: 24/08/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>