--- v181 (2026-08-24)
+++ v182 (2026-08-25)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 24/08/2026</t>
+    <t>export date: 25/08/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>