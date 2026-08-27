--- v182 (2026-08-25)
+++ v183 (2026-08-27)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 25/08/2026</t>
+    <t>export date: 27/08/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>