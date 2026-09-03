--- v185 (2026-09-01)
+++ v186 (2026-09-03)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 01/09/2026</t>
+    <t>export date: 03/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>