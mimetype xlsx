--- v186 (2026-09-03)
+++ v187 (2026-09-04)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 03/09/2026</t>
+    <t>export date: 04/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>