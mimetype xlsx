--- v187 (2026-09-04)
+++ v188 (2026-09-05)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 04/09/2026</t>
+    <t>export date: 05/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>