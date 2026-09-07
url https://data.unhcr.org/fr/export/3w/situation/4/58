--- v188 (2026-09-05)
+++ v189 (2026-09-07)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 05/09/2026</t>
+    <t>export date: 07/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>