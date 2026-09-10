--- v189 (2026-09-07)
+++ v190 (2026-09-10)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 07/09/2026</t>
+    <t>export date: 10/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>