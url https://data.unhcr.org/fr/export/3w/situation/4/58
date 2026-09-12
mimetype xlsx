--- v190 (2026-09-10)
+++ v191 (2026-09-12)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 10/09/2026</t>
+    <t>export date: 12/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>