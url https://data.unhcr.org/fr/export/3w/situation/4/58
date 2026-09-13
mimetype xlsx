--- v191 (2026-09-12)
+++ v192 (2026-09-13)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 12/09/2026</t>
+    <t>export date: 13/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>