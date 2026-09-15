--- v192 (2026-09-13)
+++ v193 (2026-09-15)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="3W" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Syria Regional Refugee Response (Jarash Governorate)</t>
   </si>
   <si>
     <t>Who's doing What Where (3W)</t>
   </si>
   <si>
     <t>exported from the Refugees Situations Operational Portal at data.unhcr.org</t>
   </si>
   <si>
-    <t>export date: 13/09/2026</t>
+    <t>export date: 15/09/2026</t>
   </si>
   <si>
     <t>Basic Needs</t>
   </si>
   <si>
     <t>ACTED</t>
   </si>
   <si>
     <t>Agency for Technical Cooperation and Development</t>
   </si>
   <si>
     <t>Cash Assistance</t>
   </si>
   <si>
     <t>AVSI</t>
   </si>
   <si>
     <t>Emergency Shelter and NFI</t>
   </si>
   <si>
     <t>ADRA</t>
   </si>
   <si>
     <t>Adventist Development and Relief Agency</t>
   </si>